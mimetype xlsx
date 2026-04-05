--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -290,102 +290,87 @@
   <si>
     <t>Payment for New Service connection of Choto Banashamnagar PH-2, W/S Scheme Application No- 1007196375 Reference ID:- 106231314</t>
   </si>
   <si>
     <t>BILL/02227/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-505</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment for New Service connection Choto Banashyamnagar W/S Scheme PH-1 Application No:- 1007196386 Reference ID: 106231320</t>
   </si>
   <si>
     <t>BILL/02228/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-506</t>
   </si>
   <si>
-    <t>Construction of 150 cum. (3 nos.), 200 cum. (2 nos.), 250 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 10 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Choto Banashyamnagar, Sibnagar, Gangapur, Purba Sripatinagar, Paschim Sripatinagar, Uttar Surendraganj Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 9779]</t>
-[...11 lines deleted...]
-    <t>26/01/2026</t>
+    <t>Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Govt. Officials under Alipore Division, PHE Dte. for the period from 01.07.2024 to 30.06.2025 [Actually work order valid for the period from 01.07.2024 to 30.09.2024 - 3 months]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000534/2024-2025</t>
+  </si>
+  <si>
+    <t>2523/AD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>PARBATI MONDAL</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Chhoto Banashyamnagar W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001201/2023-2024</t>
   </si>
   <si>
     <t>4078/AD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B. ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>PARBATI MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1649,251 +1634,188 @@
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>2760.12</v>
+        <v>1.2</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>11.59</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>98</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...29 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>571.96</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>