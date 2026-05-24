--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1048,54 +1048,54 @@
         <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>6.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1229,54 +1229,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>373.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>123.69</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.08</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1292,54 +1292,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>49.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>47.53</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.48</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1418,54 +1418,54 @@
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>0.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1658,54 +1658,54 @@
       <c r="I15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>1.2</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>32.93</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1755,54 +1755,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>571.96</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>178.4</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>31.19</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>