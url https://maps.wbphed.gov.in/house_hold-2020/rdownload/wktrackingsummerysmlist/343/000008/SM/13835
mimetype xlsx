--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,65 @@
     <t>2523/AD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>PARBATI MONDAL</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Chhoto Banashyamnagar W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001201/2023-2024</t>
   </si>
   <si>
     <t>4078/AD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. (3 nos.), 200 cum. (2 nos.), 250 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 10 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Choto Banashyamnagar, Sibnagar, Gangapur, Purba Sripatinagar, Paschim Sripatinagar, Uttar Surendraganj Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 9779]</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>123/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1735,87 +1750,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>11.59</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>98</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2760.12</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>130.82</v>
+      </c>
+      <c r="R17" s="4">
+        <v>4.74</v>
+      </c>
+      <c r="S17" s="4">
+        <v>66</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>3332.08</v>
+      </c>
+      <c r="P18" s="8">
+        <v>309.22</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>9.28</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>