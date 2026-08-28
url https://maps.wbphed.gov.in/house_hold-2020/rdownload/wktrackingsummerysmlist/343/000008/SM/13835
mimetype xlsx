--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -119,273 +119,273 @@
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000377/2022-2023</t>
   </si>
   <si>
     <t>3781/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>RMD TRADING</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (CHHOTO BANASHYAM NAGAR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001039/2022-2023</t>
+  </si>
+  <si>
+    <t>4154/AD</t>
+  </si>
+  <si>
+    <t>19/08/2022</t>
+  </si>
+  <si>
+    <t>03/10/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. (3 nos.), 200 cum. (2 nos.), 250 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 10 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Choto Banashyamnagar, Sibnagar, Gangapur, Purba Sripatinagar, Paschim Sripatinagar, Uttar Surendraganj Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 9779]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>123/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Chhoto Banashyamnagar W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Juniour Engineer_1, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001200/2023-2024</t>
   </si>
   <si>
     <t>4077/AD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
     <t>SK SAKIL AHAMED</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (CHHOTO BANASHYAM NAGAR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte</t>
-[...14 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st, 2nd and 3rd Tubewell Site of Chhoto Banashyamnagar W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (3rd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000205/2023-2024</t>
+  </si>
+  <si>
+    <t>788/AD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Chhoto Banashyamnagar W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001201/2023-2024</t>
+  </si>
+  <si>
+    <t>4078/AD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 100 cum. capacity OHR of Chhoto Banashyamnagar PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002069/2023-2024</t>
+  </si>
+  <si>
+    <t>765(A)/KSD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Banashyamnagar, Shibnagar, Gangapur, Chhoto Banashyamnagar PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002117/2023-2024</t>
+  </si>
+  <si>
+    <t>933/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2023-2024</t>
   </si>
   <si>
     <t>651/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000471/2023-2024</t>
   </si>
   <si>
     <t>4759/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Allied works for pile and pile cap portion regarding the construction of 1 no. 150 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal &amp; Laying distribution system for providing FHTC, Platform, Road Restoration and Y junction for Augmentation of Chhoto Banashyamnagar, Sibnagar, Gangapur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (Part-B) (SM/13835, SM/13844, SM/13843)</t>
   </si>
   <si>
-    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>2752/AD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
-    <t>M/S. S.S. ENTERPRISE</t>
-[...50 lines deleted...]
-    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+    <t>Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Govt. Officials under Alipore Division, PHE Dte. for the period from 01.07.2024 to 30.06.2025 [Actually work order valid for the period from 01.07.2024 to 30.09.2024 - 3 months]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000534/2024-2025</t>
+  </si>
+  <si>
+    <t>2523/AD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>PARBATI MONDAL</t>
   </si>
   <si>
     <t>RTOR000575/2023-2024</t>
   </si>
   <si>
     <t>73/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Payment for New Service connection of Choto Banashamnagar PH-2, W/S Scheme Application No- 1007196375 Reference ID:- 106231314</t>
   </si>
   <si>
     <t>BILL/02227/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-505</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment for New Service connection Choto Banashyamnagar W/S Scheme PH-1 Application No:- 1007196386 Reference ID: 106231320</t>
   </si>
   <si>
     <t>BILL/02228/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-506</t>
-  </si>
-[...52 lines deleted...]
-    <t>26/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -980,907 +980,907 @@
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>33.2</v>
+        <v>6.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.31</v>
+        <v>2760.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.31</v>
+        <v>130.82</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>4.74</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>9.93</v>
+        <v>33.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>53.56</v>
+        <v>49.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>47.53</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.48</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>373.95</v>
+        <v>11.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>123.69</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>33.08</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>49.26</v>
+        <v>0.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>47.53</v>
+        <v>0.49</v>
       </c>
       <c r="R9" s="4">
-        <v>96.48</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>0.81</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.49</v>
+        <v>9.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>1.72</v>
+        <v>53.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>3.36</v>
+        <v>373.95</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>63.98</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>17.11</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>93</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>7.12</v>
+        <v>1.2</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>32.93</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="P15" s="4">
-        <v>1.2</v>
+        <v>1.72</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>32.93</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>40</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>11.59</v>
+        <v>3.36</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>2760.12</v>
+        <v>7.12</v>
       </c>
       <c r="Q17" s="4">
-        <v>130.82</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>4.74</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>3332.08</v>
       </c>
       <c r="P18" s="8">
-        <v>309.22</v>
+        <v>249.51</v>
       </c>
       <c r="Q18" s="8">
-        <v>9.28</v>
+        <v>7.49</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>