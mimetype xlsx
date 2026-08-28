--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,129 +80,165 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR INDRANARAYANPUR, UNDER ALIPORE DIVISION, BLOCK : PATHARPRATIMA, DISTRICT : SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/13827</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (INDRANARAYANPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000987/2022-2023</t>
+  </si>
+  <si>
+    <t>3673/AD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Indranarayanpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 1200]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001479/2022-2023</t>
+  </si>
+  <si>
+    <t>10987/AD</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>M/S R.K.ENTERPRISE (SALBAGAN)</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR INDRANARAYANPUR, UNDER ALIPORE DIVISION, BLOCK : PATHARPRATIMA, DISTRICT : SOUTH 24 PARGANAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Indranarayanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000796/2022-2023</t>
   </si>
   <si>
     <t>283/SMD</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>S.R. CONCERN</t>
   </si>
   <si>
-    <t>Alipore Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Indranarayanpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000380/2023-2024</t>
   </si>
   <si>
     <t>1773/AD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>09/09/2023</t>
   </si>
   <si>
     <t>SAHANA CO.OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (INDRANARAYANPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+    <t>Making and fixing of permanent display board at headwork site of Digambarpur, Indranarayanpur, Dakshin Durgapur, Ramnagar Abad, Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002102/2023-2024</t>
+  </si>
+  <si>
+    <t>926/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000104/2023-2024</t>
   </si>
   <si>
     <t>640/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000307/2023-2024</t>
   </si>
   <si>
     <t>3102/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
@@ -230,102 +266,84 @@
   <si>
     <t>ORD/002046/2023-2024</t>
   </si>
   <si>
     <t>528/AD</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, Pile and Pile cap for OHR etc. at Indranarayanpur W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13827)</t>
   </si>
   <si>
     <t>ORD/000195/2024-2025</t>
   </si>
   <si>
     <t>4553/AD</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
-    <t>M/S R.K.ENTERPRISE (SALBAGAN)</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000748/2023-2024</t>
   </si>
   <si>
     <t>583/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>RTOR000943/2023-2024</t>
   </si>
   <si>
     <t>1677/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Indranarayanpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 1200]</t>
-[...11 lines deleted...]
-    <t>04/12/2023</t>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Indranarayanpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/13827)</t>
+  </si>
+  <si>
+    <t>ORD/002471/2024-2025</t>
+  </si>
+  <si>
+    <t>713/AD</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>06/07/2025</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -857,798 +875,861 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>19.27</v>
+        <v>3.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="P4" s="4">
+        <v>285.27</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>142.14</v>
+      </c>
+      <c r="R4" s="4">
+        <v>49.83</v>
+      </c>
+      <c r="S4" s="4">
         <v>40</v>
-      </c>
-[...16 lines deleted...]
-        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.65</v>
+        <v>19.27</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>6.59</v>
+        <v>18.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>42.04</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>23.04</v>
+        <v>0.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>19.99</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>9.58</v>
+        <v>6.59</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>25.76</v>
+        <v>23.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>86.17</v>
+        <v>9.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>0.79</v>
+        <v>25.76</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="P12" s="4">
-        <v>2.74</v>
+        <v>86.17</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P13" s="4">
-        <v>11.9</v>
+        <v>2.74</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="P14" s="4">
-        <v>285.27</v>
+        <v>11.9</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>40.72</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>534.34</v>
+      </c>
+      <c r="P16" s="8">
+        <v>153.88</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>28.8</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>