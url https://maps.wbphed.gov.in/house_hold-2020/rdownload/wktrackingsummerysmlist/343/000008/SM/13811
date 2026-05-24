--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,276 +200,282 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000465/2023-2024</t>
   </si>
   <si>
     <t>4725/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000274/2023-2024</t>
   </si>
   <si>
     <t>3073/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Srinagar Zone - I &amp; II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-B)</t>
+    <t>Sinking of 01 no. 100mm x 50mm dia. having 4 nos. Strainer upto 360 mtr (Average) depth fitted with India Mark-II DWP Hand Pump Tubewell with supplying PVC Pipe for providing FHTC at Augmentation of Srinagar Zone-I &amp; II W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub - Division of Alipore Division, P.H.E.D. (Zone-II)</t>
   </si>
   <si>
     <t>Juniour Engineer_4, Kakdwip Sub Division</t>
   </si>
   <si>
-    <t>ORD/000427/2023-2024</t>
-[...2 lines deleted...]
-    <t>1915/AD</t>
+    <t>ORD/002568/2023-2024</t>
+  </si>
+  <si>
+    <t>512/KSD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t>MAA LAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site for Augmentation of Srinagar (Zone - I &amp; II) W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Zone-II)</t>
+  </si>
+  <si>
+    <t>ORD/000212/2024-2025</t>
+  </si>
+  <si>
+    <t>2595/AD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>03/08/2024</t>
+  </si>
+  <si>
+    <t>KHOKAN MONDAL</t>
+  </si>
+  <si>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, Pile and Pile Cap for OHR etc at Sri Nagar PWSS, Block -Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/13811)</t>
+  </si>
+  <si>
+    <t>ORD/000378/2024-2025</t>
+  </si>
+  <si>
+    <t>3044/AD</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Augmentation of Srinagar (Zone-I &amp; II) W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001775/2022-2023</t>
+  </si>
+  <si>
+    <t>12057/AD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>M/S MAITY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Hardwood Point, Ganeshpur Kalinagar Zone - I &amp; II, Kashinagar, Srinagar Zone - I &amp; II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002145/2023-2024</t>
+  </si>
+  <si>
+    <t>945/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
+    <t>RTOR000594/2023-2024</t>
+  </si>
+  <si>
+    <t>93/AD</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>RTOR000812/2023-2024</t>
+  </si>
+  <si>
+    <t>657/AD</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>Payment for New Service connection Srinagar Aug W/S Scheme PH-2 Application No:- 1007169511 Reference ID: 106214476</t>
+  </si>
+  <si>
+    <t>BILL/02226/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-508</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Payment for New Service connection Srinagar Aug W/S Scheme PH-1 Application No:- 1007169503 Reference ID: 106214464</t>
+  </si>
+  <si>
+    <t>BILL/02225/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-507</t>
+  </si>
+  <si>
+    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Augmentation of Srinagar (Zone-I &amp; II) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) [No. of FHTC = 70]</t>
+  </si>
+  <si>
+    <t>ORD/001865/2022-2023</t>
+  </si>
+  <si>
+    <t>12418/AD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Srinagar (Zone - I &amp; II) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-C) [No. of FHTC = 70]</t>
+  </si>
+  <si>
+    <t>ORD/002031/2022-2023</t>
+  </si>
+  <si>
+    <t>12998/AD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Srinagar Zone - I &amp; II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000426/2023-2024</t>
+  </si>
+  <si>
+    <t>1914/AD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
-    <t>M/S.SREEJIT ENTERPRISE</t>
-[...175 lines deleted...]
-  <si>
     <t>HYDROTECH ASSOCIATES</t>
   </si>
   <si>
     <t>Repairing of 1 no. Pump House &amp; Boundary Wall at 1st Tubewell site for Srinagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13811)</t>
   </si>
   <si>
     <t>ORD/002156/2024-2025</t>
   </si>
   <si>
     <t>1984/KSD</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>LASKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of 1 no. Pump House &amp; boundary wall at 2nd Tubewell site for Srinagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13811)</t>
   </si>
   <si>
     <t>ORD/002157/2024-2025</t>
   </si>
   <si>
     <t>1985/KSD</t>
   </si>
   <si>
     <t>M/S IDEAL WORKS</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site for Augmentation of Srinagar (Zone - I &amp; II) W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Zone-II) (SM/13811) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001268/2024-2025</t>
+  </si>
+  <si>
+    <t>5290/AD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>AVIJIT ENTERPRISE (64)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1019,54 +1025,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>105.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>22.45</v>
       </c>
       <c r="S3" s="4">
         <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1145,54 @@
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>6.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1206,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>0.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1372,60 +1378,60 @@
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>11.8</v>
+        <v>2.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1433,51 +1439,51 @@
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>2.8</v>
+        <v>28.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1491,535 +1497,535 @@
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>28.76</v>
+        <v>120.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>120.33</v>
+        <v>38.52</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>21.89</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>56.82</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>38.52</v>
+        <v>0.94</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-      <c r="J14" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="P14" s="4">
-        <v>0.94</v>
+        <v>0.83</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P15" s="4">
-        <v>0.83</v>
+        <v>12.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>12.8</v>
+        <v>7.34</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>7.34</v>
+        <v>3.95</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="I18" s="13"/>
-[...1 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="P18" s="4">
-        <v>3.95</v>
+        <v>276.43</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>141.28</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>51.11</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>276.43</v>
+        <v>179.16</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>154.06</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>85.99</v>
       </c>
       <c r="S19" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
@@ -2027,274 +2033,274 @@
       <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>179.16</v>
+        <v>12.04</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>9.95</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>82.61</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>66</v>
+        <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="P21" s="4">
-        <v>12.04</v>
+        <v>2</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P22" s="4">
         <v>2</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>134</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="P23" s="4">
-        <v>2</v>
+        <v>7.57</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
-        <v>858.39</v>
+        <v>854.17</v>
       </c>
       <c r="P24" s="8">
-        <v>0</v>
+        <v>357.44</v>
       </c>
       <c r="Q24" s="8">
-        <v>0</v>
+        <v>41.85</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>