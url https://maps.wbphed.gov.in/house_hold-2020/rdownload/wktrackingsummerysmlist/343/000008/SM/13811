--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -350,132 +350,144 @@
   <si>
     <t>Payment for New Service connection Srinagar Aug W/S Scheme PH-1 Application No:- 1007169503 Reference ID: 106214464</t>
   </si>
   <si>
     <t>BILL/02225/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-507</t>
   </si>
   <si>
     <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Augmentation of Srinagar (Zone-I &amp; II) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) [No. of FHTC = 70]</t>
   </si>
   <si>
     <t>ORD/001865/2022-2023</t>
   </si>
   <si>
     <t>12418/AD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Srinagar Zone - I &amp; II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000426/2023-2024</t>
+  </si>
+  <si>
+    <t>1914/AD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>HYDROTECH ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Repairing of 1 no. Pump House &amp; Boundary Wall at 1st Tubewell site for Srinagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13811)</t>
+  </si>
+  <si>
+    <t>ORD/002156/2024-2025</t>
+  </si>
+  <si>
+    <t>1984/KSD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>LASKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of 1 no. Pump House &amp; boundary wall at 2nd Tubewell site for Srinagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13811)</t>
+  </si>
+  <si>
+    <t>ORD/002157/2024-2025</t>
+  </si>
+  <si>
+    <t>1985/KSD</t>
+  </si>
+  <si>
+    <t>M/S IDEAL WORKS</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site for Augmentation of Srinagar (Zone - I &amp; II) W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Zone-II) (SM/13811) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001268/2024-2025</t>
+  </si>
+  <si>
+    <t>5290/AD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>AVIJIT ENTERPRISE (64)</t>
+  </si>
+  <si>
     <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Srinagar (Zone - I &amp; II) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-C) [No. of FHTC = 70]</t>
   </si>
   <si>
     <t>ORD/002031/2022-2023</t>
   </si>
   <si>
     <t>12998/AD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Srinagar Zone - I &amp; II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-A)</t>
-[...62 lines deleted...]
-    <t>AVIJIT ENTERPRISE (64)</t>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Srinagar Zone - I &amp; II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000427/2023-2024</t>
+  </si>
+  <si>
+    <t>1915/AD</t>
+  </si>
+  <si>
+    <t>M/S.SREEJIT ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,51 +876,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1972,60 +1984,60 @@
       <c r="H19" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>179.16</v>
+        <v>12.04</v>
       </c>
       <c r="Q19" s="4">
-        <v>154.06</v>
+        <v>9.95</v>
       </c>
       <c r="R19" s="4">
-        <v>85.99</v>
+        <v>82.61</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
@@ -2033,182 +2045,182 @@
       <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>12.04</v>
+        <v>2</v>
       </c>
       <c r="Q20" s="4">
-        <v>9.95</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>82.61</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>2</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P22" s="4">
-        <v>2</v>
+        <v>7.57</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
@@ -2216,104 +2228,165 @@
       <c r="H23" s="13" t="s">
         <v>134</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P23" s="4">
-        <v>7.57</v>
+        <v>179.16</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>154.06</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>85.99</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="P24" s="4">
+        <v>11.8</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>10.42</v>
+      </c>
+      <c r="R24" s="4">
+        <v>88.29</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>865.97</v>
+      </c>
+      <c r="P25" s="8">
+        <v>367.86</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>42.48</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>