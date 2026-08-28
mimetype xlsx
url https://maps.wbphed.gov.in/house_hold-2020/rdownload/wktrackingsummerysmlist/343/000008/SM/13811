--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -155,339 +155,339 @@
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>KARTICK BAL</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (SRINAGAR (ZONE - I &amp; II) PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001061/2022-2023</t>
   </si>
   <si>
     <t>4650/AD</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
     <t>21/10/2022</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
   </si>
   <si>
+    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Augmentation of Srinagar (Zone-I &amp; II) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) [No. of FHTC = 70]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001865/2022-2023</t>
+  </si>
+  <si>
+    <t>12418/AD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>MAA LAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Srinagar (Zone - I &amp; II) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-C) [No. of FHTC = 70]</t>
+  </si>
+  <si>
+    <t>ORD/002031/2022-2023</t>
+  </si>
+  <si>
+    <t>12998/AD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Srinagar Zone - I &amp; II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000426/2023-2024</t>
+  </si>
+  <si>
+    <t>1914/AD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>HYDROTECH ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Srinagar Zone - I &amp; II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000427/2023-2024</t>
+  </si>
+  <si>
+    <t>1915/AD</t>
+  </si>
+  <si>
+    <t>M/S.SREEJIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Augmentation of Srinagar (Zone-I &amp; II) W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001775/2022-2023</t>
+  </si>
+  <si>
+    <t>12057/AD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>M/S MAITY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Srinagar (Zone-I &amp; II) PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (Zone-II)</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000909/2023-2024</t>
   </si>
   <si>
     <t>268(I)/KSD</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Hardwood Point, Ganeshpur Kalinagar Zone - I &amp; II, Kashinagar, Srinagar Zone - I &amp; II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002145/2023-2024</t>
+  </si>
+  <si>
+    <t>945/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000465/2023-2024</t>
   </si>
   <si>
     <t>4725/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000274/2023-2024</t>
   </si>
   <si>
     <t>3073/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Sinking of 01 no. 100mm x 50mm dia. having 4 nos. Strainer upto 360 mtr (Average) depth fitted with India Mark-II DWP Hand Pump Tubewell with supplying PVC Pipe for providing FHTC at Augmentation of Srinagar Zone-I &amp; II W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub - Division of Alipore Division, P.H.E.D. (Zone-II)</t>
   </si>
   <si>
-    <t>Juniour Engineer_4, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002568/2023-2024</t>
   </si>
   <si>
     <t>512/KSD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
-    <t>MAA LAXMI ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site for Augmentation of Srinagar (Zone - I &amp; II) W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Zone-II)</t>
   </si>
   <si>
     <t>ORD/000212/2024-2025</t>
   </si>
   <si>
     <t>2595/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>03/08/2024</t>
   </si>
   <si>
     <t>KHOKAN MONDAL</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, Pile and Pile Cap for OHR etc at Sri Nagar PWSS, Block -Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/13811)</t>
   </si>
   <si>
     <t>ORD/000378/2024-2025</t>
   </si>
   <si>
     <t>3044/AD</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Augmentation of Srinagar (Zone-I &amp; II) W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
-[...35 lines deleted...]
-    <t>BIMALENDU GIRI</t>
+    <t>Repairing of 1 no. Pump House &amp; Boundary Wall at 1st Tubewell site for Srinagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13811)</t>
+  </si>
+  <si>
+    <t>ORD/002156/2024-2025</t>
+  </si>
+  <si>
+    <t>1984/KSD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>LASKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of 1 no. Pump House &amp; boundary wall at 2nd Tubewell site for Srinagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13811)</t>
+  </si>
+  <si>
+    <t>ORD/002157/2024-2025</t>
+  </si>
+  <si>
+    <t>1985/KSD</t>
+  </si>
+  <si>
+    <t>M/S IDEAL WORKS</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site for Augmentation of Srinagar (Zone - I &amp; II) W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Zone-II) (SM/13811) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001268/2024-2025</t>
+  </si>
+  <si>
+    <t>5290/AD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>AVIJIT ENTERPRISE (64)</t>
   </si>
   <si>
     <t>RTOR000594/2023-2024</t>
   </si>
   <si>
     <t>93/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000812/2023-2024</t>
   </si>
   <si>
     <t>657/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
+    <t>Payment for New Service connection Srinagar Aug W/S Scheme PH-1 Application No:- 1007169503 Reference ID: 106214464</t>
+  </si>
+  <si>
+    <t>BILL/02225/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-507</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Payment for New Service connection Srinagar Aug W/S Scheme PH-2 Application No:- 1007169511 Reference ID: 106214476</t>
   </si>
   <si>
     <t>BILL/02226/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-508</t>
-  </si>
-[...124 lines deleted...]
-    <t>M/S.SREEJIT ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1215,1134 +1215,1134 @@
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.49</v>
+        <v>276.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.49</v>
+        <v>141.28</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>51.11</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>24.69</v>
+        <v>179.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>154.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>85.99</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.3</v>
+        <v>12.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>82.61</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>2.8</v>
+        <v>11.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.42</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.29</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>28.76</v>
+        <v>38.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.89</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>56.82</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>120.33</v>
+        <v>0.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>38.52</v>
+        <v>0.94</v>
       </c>
       <c r="Q12" s="4">
-        <v>21.89</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>56.82</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>0.94</v>
+        <v>24.69</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.83</v>
+        <v>0.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="P15" s="4">
-        <v>12.8</v>
+        <v>2.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>103</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>7.34</v>
+        <v>28.76</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>109</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="P17" s="4">
-        <v>3.95</v>
+        <v>120.33</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>68</v>
+        <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>276.43</v>
+        <v>2</v>
       </c>
       <c r="Q18" s="4">
-        <v>141.28</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>51.11</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="P19" s="4">
-        <v>12.04</v>
+        <v>2</v>
       </c>
       <c r="Q19" s="4">
-        <v>9.95</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>82.61</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="P20" s="4">
-        <v>2</v>
+        <v>7.57</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="P21" s="4">
-        <v>2</v>
+        <v>0.83</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>133</v>
+        <v>94</v>
       </c>
       <c r="P22" s="4">
-        <v>7.57</v>
+        <v>12.8</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="P23" s="4">
-        <v>179.16</v>
+        <v>3.95</v>
       </c>
       <c r="Q23" s="4">
-        <v>154.06</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>85.99</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>11.8</v>
+        <v>7.34</v>
       </c>
       <c r="Q24" s="4">
-        <v>10.42</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>88.29</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>144</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>865.97</v>