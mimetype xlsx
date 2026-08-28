--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -119,213 +119,213 @@
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000363/2022-2023</t>
   </si>
   <si>
     <t>3767/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>UNIVERSAL ENTERPRISES</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (INDRAPRASTHA PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000980/2022-2023</t>
+  </si>
+  <si>
+    <t>3666/AD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of 100 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Indraprastha Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 841]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_blk_pathar, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001506/2022-2023</t>
+  </si>
+  <si>
+    <t>11024/AD</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>MAA LAXMI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Indraprastha W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000982/2023-2024</t>
   </si>
   <si>
     <t>3001/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>SUJOY SADHUKHAN</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (INDRAPRASTHA PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Indraprastha PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000940/2023-2024</t>
   </si>
   <si>
     <t>280(I)/KSD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Bhajna, Dakshin Madhusudanpur, Ramdebpur, Dakshin Gangadharpur, Gayadham, Indraprastha PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002089/2023-2024</t>
+  </si>
+  <si>
+    <t>921/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2023-2024</t>
   </si>
   <si>
     <t>539/AD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000511/2023-2024</t>
   </si>
   <si>
     <t>4942/AD</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Indraprastha W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000130/2024-2025</t>
   </si>
   <si>
     <t>2406/AD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>M/S ASCON</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Bhajna, Dakshin Madhusudanpur, Ramdebpur, Dakshin Gangadharpur, Gayadham, Indraprastha PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000747/2023-2024</t>
   </si>
   <si>
     <t>582/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
-    <t>Construction of 100 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Indraprastha Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 841]</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, pile and pile cap for OHR etc at Indraprastha PWSS, Block -Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13804)</t>
   </si>
   <si>
     <t>ORD/000442/2024-2025</t>
   </si>
   <si>
     <t>511/AD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>24/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -920,663 +920,663 @@
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>9.55</v>
+        <v>3</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3</v>
+        <v>228.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>44.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>19.67</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.49</v>
+        <v>9.55</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>4.62</v>
+        <v>0.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>23.91</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>16.65</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>27.58</v>
+        <v>4.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.95</v>
+        <v>23.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>0.83</v>
+        <v>27.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>228.39</v>
+        <v>0.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
         <v>75.28</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>393.2</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>48.58</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>12.35</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>