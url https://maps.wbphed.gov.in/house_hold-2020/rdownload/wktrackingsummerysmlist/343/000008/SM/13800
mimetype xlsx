--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -278,96 +278,90 @@
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002451/2024-2025</t>
   </si>
   <si>
     <t>1248/A-AE-II-SMD</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>Construction of 150 cum. (3 nos.), 200 cum. (2 nos.), 250 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 10 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Choto Banashyamnagar, Sibnagar, Gangapur, Purba Sripatinagar, Paschim Sripatinagar, Uttar Surendraganj Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 9779]</t>
-[...19 lines deleted...]
-  <si>
     <t>ORD/002486/2024-2025</t>
   </si>
   <si>
     <t>1248/A/AE-II/SMD</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Purba Sripatinagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>Assistant Engineer -I,Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/000366/2022-2023</t>
   </si>
   <si>
     <t>3770/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>M/S. PS &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Purba Sripatinagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002037/2023-2024</t>
+  </si>
+  <si>
+    <t>519/AD</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>B.P.R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -919,54 +913,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.43</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1100,54 +1094,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>24.99</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1163,54 +1157,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1226,54 +1220,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>33.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>30.59</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>91.83</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1289,54 +1283,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>49.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>44.87</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>91.24</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1553,253 +1547,253 @@
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="K14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>2760.12</v>
+        <v>0.69</v>
       </c>
       <c r="Q14" s="4">
-        <v>368.07</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>13.34</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.69</v>
+        <v>19.27</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>19.27</v>
+        <v>11.6</v>
       </c>
       <c r="Q16" s="4">
-        <v>10.74</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>55.75</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
-        <v>2911.54</v>
+        <v>163.02</v>
       </c>
       <c r="P17" s="8">
-        <v>459.4</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>15.78</v>
+        <v>0</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>