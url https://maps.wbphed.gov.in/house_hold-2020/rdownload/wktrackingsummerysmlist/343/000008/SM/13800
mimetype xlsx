--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,80 @@
     <t>3770/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>M/S. PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Purba Sripatinagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002037/2023-2024</t>
   </si>
   <si>
     <t>519/AD</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>B.P.R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Purba Sripatinagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13800]</t>
+  </si>
+  <si>
+    <t>ORD/001747/2024-2025</t>
+  </si>
+  <si>
+    <t>1185-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Purba Sripatinagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13800]</t>
+  </si>
+  <si>
+    <t>ORD/001748/2024-2025</t>
+  </si>
+  <si>
+    <t>1290/A-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>07/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -913,54 +943,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1094,54 +1124,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1157,54 +1187,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1220,54 +1250,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>33.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>30.59</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>91.83</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1283,54 +1313,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>49.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>44.87</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.24</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1649,54 +1679,54 @@
       <c r="I15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>19.27</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.74</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>55.75</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1726,87 +1756,213 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>11.6</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>164.69</v>
+      </c>
+      <c r="P19" s="8">
+        <v>91.33</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>55.45</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>