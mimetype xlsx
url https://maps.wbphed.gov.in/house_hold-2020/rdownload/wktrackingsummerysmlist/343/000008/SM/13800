--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -348,50 +348,71 @@
     <t>ORD/001747/2024-2025</t>
   </si>
   <si>
     <t>1185-AE-II-SMD</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Purba Sripatinagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13800]</t>
   </si>
   <si>
     <t>ORD/001748/2024-2025</t>
   </si>
   <si>
     <t>1290/A-AE-II-SMD</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>07/11/2024</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. (3 nos.), 200 cum. (2 nos.), 250 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 10 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Choto Banashyamnagar, Sibnagar, Gangapur, Purba Sripatinagar, Paschim Sripatinagar, Uttar Surendraganj Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 9779]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>123/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1882,87 +1903,150 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P18" s="4">
         <v>0.83</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="4">
+        <v>2760.12</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>368.07</v>
+      </c>
+      <c r="R19" s="4">
+        <v>13.34</v>
+      </c>
+      <c r="S19" s="4">
+        <v>66</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>2924.8</v>
+      </c>
+      <c r="P20" s="8">
+        <v>459.4</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>15.71</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>