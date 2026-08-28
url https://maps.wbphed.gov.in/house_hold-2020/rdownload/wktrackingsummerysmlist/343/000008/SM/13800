--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,306 +113,297 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (PURBA SRIPATINAGAR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000984/2022-2023</t>
   </si>
   <si>
     <t>3669/AD</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>15/09/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Purba Sripatinagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000366/2022-2023</t>
+  </si>
+  <si>
+    <t>3770/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. PS &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. (3 nos.), 200 cum. (2 nos.), 250 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 10 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Choto Banashyamnagar, Sibnagar, Gangapur, Purba Sripatinagar, Paschim Sripatinagar, Uttar Surendraganj Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 9779]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>123/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 150 cum. capacity OHR of Purba Sripatinagar PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002067/2023-2024</t>
+  </si>
+  <si>
+    <t>763(A)/KSD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Upendranagar, Purba Sripatinagar, Paschim Sripatinagar, Krishnadaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002108/2023-2024</t>
+  </si>
+  <si>
+    <t>929/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2023-2024</t>
   </si>
   <si>
     <t>543/AD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000302/2023-2024</t>
   </si>
   <si>
     <t>3097/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Upendranagar, Purba Sripatinagar, Paschim Sripatinagar, Krishnadaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...35 lines deleted...]
-    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+    <t>Supply &amp; fixing of main swtch &amp; Bus bar with allied works at PH-1 &amp; 2 of Purba Sripatinagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Sagar]</t>
+  </si>
+  <si>
+    <t>ORD/002486/2024-2025</t>
+  </si>
+  <si>
+    <t>1248/A/AE-II/SMD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>15/10/2024</t>
+  </si>
+  <si>
+    <t>PS &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Purba Sripatinagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002037/2023-2024</t>
+  </si>
+  <si>
+    <t>519/AD</t>
+  </si>
+  <si>
+    <t>25/01/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>B.P.R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Purba Sripatinagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002036/2023-2024</t>
   </si>
   <si>
     <t>518/AD</t>
   </si>
   <si>
-    <t>25/01/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>10/03/2024</t>
   </si>
   <si>
     <t>KALPANA TRADERS</t>
   </si>
   <si>
     <t>Continuation order for the work of Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Purba Sripatinagar W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002392/2023-2024</t>
   </si>
   <si>
     <t>1231/AD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>SARADA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Purba Sripatinagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13800]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/001747/2024-2025</t>
+  </si>
+  <si>
+    <t>1185-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Purba Sripatinagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13800]</t>
+  </si>
+  <si>
+    <t>ORD/001748/2024-2025</t>
+  </si>
+  <si>
+    <t>1290/A-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>07/11/2024</t>
+  </si>
+  <si>
     <t>RTOR000677/2023-2024</t>
   </si>
   <si>
     <t>443/AD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Payment for New Service connection of Purba Sripatinagar W/S Scheme PH-1 Application No:- 1007193430 Reference ID:- 106229304</t>
+  </si>
+  <si>
+    <t>BILL/00964/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-189</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment for New Service connection of Purba Sripatinagar W/S Scheme PH-2 Application No:- 1007193436 Reference ID:- 106229306</t>
   </si>
   <si>
     <t>BILL/00965/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-190</t>
-  </si>
-[...133 lines deleted...]
-    <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -988,1065 +979,1002 @@
       <c r="Q3" s="4">
         <v>4.43</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.12</v>
+        <v>19.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>55.75</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>27.56</v>
+        <v>2760.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>368.07</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>13.34</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>0.81</v>
+        <v>0.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.2</v>
+        <v>0.49</v>
       </c>
       <c r="R6" s="4">
-        <v>24.99</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>0.49</v>
+        <v>0.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>24.99</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>33.32</v>
+        <v>8.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>30.59</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>91.83</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>49.18</v>
+        <v>27.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>44.87</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>91.24</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>0.57</v>
+        <v>0.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>3.36</v>
+        <v>11.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>3.63</v>
+        <v>33.32</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>30.59</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>91.83</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>0</v>
+        <v>49.18</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>44.87</v>
+      </c>
+      <c r="R13" s="4">
+        <v>91.24</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="P14" s="4">
-        <v>0.69</v>
+        <v>0.83</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="P15" s="4">
-        <v>19.27</v>
+        <v>0.83</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.74</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>55.75</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="P16" s="4">
-        <v>11.6</v>
+        <v>0.57</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>0.83</v>
+        <v>3.63</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>0.83</v>
+        <v>3.36</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...35 lines deleted...]
-      <c r="M19" s="4" t="s">
+      <c r="A19" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>2924.8</v>
+      </c>
+      <c r="P19" s="8">
+        <v>459.4</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>15.71</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>