--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -302,102 +302,84 @@
   <si>
     <t>BILL/04942/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-567</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3, of Indrapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>ORD/000364/2022-2023</t>
   </si>
   <si>
     <t>3768/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
-    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along 03 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Indrapur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 1882]</t>
-[...31 lines deleted...]
-  <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Indrapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13798]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/001886/2024-2025</t>
   </si>
   <si>
     <t>1019-AE-II-SMD</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>SARVATAH PROJECTS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Indrapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002041/2023-2024</t>
+  </si>
+  <si>
+    <t>523/AD</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>SK SAKIL AHAMED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1709,266 +1691,203 @@
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>123.7</v>
+        <v>33.48</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...23 lines deleted...]
-      <c r="I18" s="13" t="s">
+      <c r="A18" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="J18" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>228.81</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>