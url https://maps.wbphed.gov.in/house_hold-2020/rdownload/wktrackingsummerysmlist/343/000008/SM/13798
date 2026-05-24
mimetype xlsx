--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -931,54 +931,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1175,54 +1175,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>73.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>71.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.95</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1238,54 +1238,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>0.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.97</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1301,54 +1301,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>11.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>89.79</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1364,54 +1364,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>0.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1427,54 +1427,54 @@
       <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>10.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.93</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>93.44</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1667,54 +1667,54 @@
       <c r="I15" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P15" s="4">
         <v>28.75</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.73</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>37.32</v>
       </c>
       <c r="S15" s="4">
         <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1793,88 +1793,88 @@
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
         <v>33.48</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>18.43</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>55.07</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>228.81</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>127.95</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>55.92</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>