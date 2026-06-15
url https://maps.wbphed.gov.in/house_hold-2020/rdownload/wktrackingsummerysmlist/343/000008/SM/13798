--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -336,50 +336,113 @@
     <t>1019-AE-II-SMD</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>SARVATAH PROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Indrapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002041/2023-2024</t>
   </si>
   <si>
     <t>523/AD</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>SK SAKIL AHAMED</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Indrapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. .(SM/13798)</t>
+  </si>
+  <si>
+    <t>ORD/002339/2024-2025</t>
+  </si>
+  <si>
+    <t>3092-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along 03 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Indrapur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 1882]</t>
+  </si>
+  <si>
+    <t>ORD/000089/2023-2024</t>
+  </si>
+  <si>
+    <t>500/AD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>UNITED BUILDERS</t>
+  </si>
+  <si>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Indrapur PWSS, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/13798)</t>
+  </si>
+  <si>
+    <t>ORD/000328/2024-2025</t>
+  </si>
+  <si>
+    <t>2730/AD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH No-3 of Indrapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte.(SM/13798)</t>
+  </si>
+  <si>
+    <t>ORD/001152/2025-2026</t>
+  </si>
+  <si>
+    <t>228/AE-II/SMD</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +831,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1807,87 +1870,339 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
         <v>33.48</v>
       </c>
       <c r="Q17" s="4">
         <v>18.43</v>
       </c>
       <c r="R17" s="4">
         <v>55.07</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.67</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="4">
+        <v>547.12</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>404.37</v>
+      </c>
+      <c r="R19" s="4">
+        <v>73.91</v>
+      </c>
+      <c r="S19" s="4">
+        <v>81</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P20" s="4">
+        <v>123.7</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>901.11</v>
+      </c>
+      <c r="P22" s="8">
+        <v>532.32</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>59.07</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>