--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,369 +80,369 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>PROPOSED GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR INDRAPUR, UNDER ALIPORE DIVISION, BLOCK : PATHARPRATIMA, DISTRICT : SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/13798</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3, of Indrapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000364/2022-2023</t>
+  </si>
+  <si>
+    <t>3768/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
+  </si>
+  <si>
     <t>Alipore Division</t>
   </si>
   <si>
-    <t>PROPOSED GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR INDRAPUR, UNDER ALIPORE DIVISION, BLOCK : PATHARPRATIMA, DISTRICT : SOUTH 24 PARGANAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (INDRAPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001038/2022-2023</t>
   </si>
   <si>
     <t>3672/AD</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>15/09/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along 03 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Indrapur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 1882]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000089/2023-2024</t>
+  </si>
+  <si>
+    <t>500/AD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>UNITED BUILDERS</t>
+  </si>
+  <si>
+    <t>Sinking of 03 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st, 2nd and 3rd Tubewell Site of Indrapur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001270/2022-2023</t>
+  </si>
+  <si>
+    <t>9582/AD</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>04/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. BOSE CONCERN</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Satyadaspur, Indrapur, Dakshin Surendraganj, Uttar Surendraganj PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002109/2023-2024</t>
+  </si>
+  <si>
+    <t>930/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 200 cum. capacity OHR of Indrapur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002064/2023-2024</t>
+  </si>
+  <si>
+    <t>758/KSD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000102/2023-2024</t>
   </si>
   <si>
     <t>548/AD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000298/2023-2024</t>
   </si>
   <si>
     <t>3093/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/04080/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-420</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Indrapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002042/2023-2024</t>
   </si>
   <si>
     <t>524/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>24/02/2024</t>
   </si>
   <si>
     <t>M/S. ASIRUDDIN SEKH ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 03 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st, 2nd and 3rd Tubewell Site of Indrapur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...35 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Indrapur PWSS, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/13798)</t>
+  </si>
+  <si>
+    <t>ORD/000328/2024-2025</t>
+  </si>
+  <si>
+    <t>2730/AD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Indrapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002041/2023-2024</t>
+  </si>
+  <si>
+    <t>523/AD</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>SK SAKIL AHAMED</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 3rd Tubewell Site of Indrapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002043/2023-2024</t>
   </si>
   <si>
     <t>525/AD</t>
   </si>
   <si>
     <t>SIMRAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 200 cum. capacity OHR of Indrapur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at PH-2 of Indrapur W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Pathar Pratima]</t>
   </si>
   <si>
-    <t>Assistant Engineer -I,Assistant Engineer -II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001900/2023-2024</t>
   </si>
   <si>
     <t>1185/SMD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
-    <t>UNIVERSAL ENTERPRISES</t>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Indrapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13798]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/001886/2024-2025</t>
+  </si>
+  <si>
+    <t>1019-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>SARVATAH PROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>RTOR000744/2023-2024</t>
   </si>
   <si>
     <t>579/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
-    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>BILL/04942/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-567</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3, of Indrapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
-[...47 lines deleted...]
-    <t>SK SAKIL AHAMED</t>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH No-3 of Indrapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte.(SM/13798)</t>
+  </si>
+  <si>
+    <t>ORD/001152/2025-2026</t>
+  </si>
+  <si>
+    <t>228/AE-II/SMD</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Indrapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. .(SM/13798)</t>
   </si>
   <si>
     <t>ORD/002339/2024-2025</t>
   </si>
   <si>
     <t>3092-AE-II-SMD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
-  </si>
-[...46 lines deleted...]
-    <t>23/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -974,1191 +974,1191 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.37</v>
+        <v>28.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.37</v>
+        <v>10.73</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>37.32</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>10.34</v>
+        <v>6.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>24.37</v>
+        <v>547.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>404.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>73.91</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>11.8</v>
+        <v>73.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>71.19</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.95</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>73.43</v>
+        <v>0.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>71.19</v>
+        <v>0.2</v>
       </c>
       <c r="R7" s="4">
-        <v>96.95</v>
+        <v>24.97</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>0.81</v>
+        <v>0.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.2</v>
+        <v>0.49</v>
       </c>
       <c r="R8" s="4">
-        <v>24.97</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>11.82</v>
+        <v>10.34</v>
       </c>
       <c r="Q9" s="4">
-        <v>10.61</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>89.79</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>0.49</v>
+        <v>24.37</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>10.63</v>
+        <v>3.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>9.93</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>93.44</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>37</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>1.85</v>
+        <v>11.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>3.93</v>
+        <v>123.7</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>9.91</v>
+        <v>33.48</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>18.43</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>55.07</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>28.75</v>
+        <v>11.82</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.73</v>
+        <v>10.61</v>
       </c>
       <c r="R15" s="4">
-        <v>37.32</v>
+        <v>89.79</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="P16" s="4">
-        <v>0.83</v>
+        <v>10.63</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>9.93</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>93.44</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>33.48</v>
+        <v>0.83</v>
       </c>
       <c r="Q17" s="4">
-        <v>18.43</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>55.07</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="P18" s="4">
-        <v>0.67</v>
+        <v>1.85</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="P19" s="4">
-        <v>547.12</v>
+        <v>9.91</v>
       </c>
       <c r="Q19" s="4">
-        <v>404.37</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>73.91</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="P20" s="4">
-        <v>123.7</v>
+        <v>0.81</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="P21" s="4">
-        <v>0.81</v>
+        <v>0.67</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>901.11</v>