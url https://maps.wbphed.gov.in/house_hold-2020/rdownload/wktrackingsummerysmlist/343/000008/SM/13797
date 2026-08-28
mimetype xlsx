--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -119,171 +119,171 @@
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000434/2022-2023</t>
   </si>
   <si>
     <t>3830/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme ( DAKSHIN KASIABAD PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001048/2022-2023</t>
+  </si>
+  <si>
+    <t>3676/AD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. (2 nos.), 250 cum. (1 no.), 200 cum. (02 nos.) and 150 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 12 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Uttar Kashiabad, Dakshin Kashiabad, Manmathapur, Ramgopalpur, Mrinalnagar and Bhubannagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No of FHTC= 12945]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>122/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Dakshin Kasiabad W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000951/2023-2024</t>
   </si>
   <si>
     <t>2983/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>M/S. PAPIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Dakshin Kasiabad W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000950/2023-2024</t>
   </si>
   <si>
     <t>2982/AD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>M/S. RABIN CON</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme ( DAKSHIN KASIABAD PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>LEMNISCATE</t>
+    <t>Making and fixing of permanent display board at headwork site of Harendranagar, Ramgopalpur, Uttar Kashiabad, Dakshin Kashiabad, Thangara, Nebutala PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002140/2023-2024</t>
+  </si>
+  <si>
+    <t>940/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000447/2023-2024</t>
   </si>
   <si>
     <t>4713/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Harendranagar, Ramgopalpur, Uttar Kashiabad, Dakshin Kashiabad, Thangara, Nebutala PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000588/2023-2024</t>
   </si>
   <si>
     <t>87/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>GARGO TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -895,459 +895,459 @@
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>9.47</v>
+        <v>3.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>27.5</v>
+        <v>2798.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>234.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>8.39</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.86</v>
+        <v>9.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>14.1</v>
+        <v>27.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
         <v>0.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>9.3</v>
+        <v>14.1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2798.35</v>
+        <v>9.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>2882.89</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>238.85</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>8.28</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>