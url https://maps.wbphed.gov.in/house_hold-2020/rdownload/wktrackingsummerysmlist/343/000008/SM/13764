--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,68 @@
     <t>RTOR000950/2023-2024</t>
   </si>
   <si>
     <t>1684/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Digambarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 700 ]</t>
   </si>
   <si>
     <t>ORD/002062/2022-2023</t>
   </si>
   <si>
     <t>13004/AD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION (I)</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Digambarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13764)</t>
+  </si>
+  <si>
+    <t>ORD/001045/2024-2025</t>
+  </si>
+  <si>
+    <t>4966/AD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1667,87 +1685,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>100.07</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>86</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P16" s="4">
+        <v>40.73</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>50</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>624.53</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>