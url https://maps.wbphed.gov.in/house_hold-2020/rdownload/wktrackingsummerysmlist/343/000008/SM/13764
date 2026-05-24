--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -336,50 +336,68 @@
     <t>23/03/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION (I)</t>
   </si>
   <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Digambarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13764)</t>
   </si>
   <si>
     <t>ORD/001045/2024-2025</t>
   </si>
   <si>
     <t>4966/AD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Head Work Site for Digambarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001151/2024-2025</t>
+  </si>
+  <si>
+    <t>4525/AD</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>MEHAI TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -996,54 +1014,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>9.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.04</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1179,54 +1197,54 @@
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>4.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1242,54 +1260,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>0.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1423,54 +1441,54 @@
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>297.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>114.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>38.67</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1549,54 +1567,54 @@
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>0.79</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>29.52</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1671,54 +1689,54 @@
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>100.07</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>85.11</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>85.05</v>
       </c>
       <c r="S15" s="4">
         <v>86</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1748,87 +1766,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>40.73</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P17" s="4">
+        <v>19.96</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>644.48</v>
+      </c>
+      <c r="P18" s="8">
+        <v>209.53</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>32.51</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>