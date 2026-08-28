--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -119,59 +119,113 @@
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000362/2022-2023</t>
   </si>
   <si>
     <t>3765/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (DIGAMBERPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000977/2022-2023</t>
+  </si>
+  <si>
+    <t>3662/AD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Digambarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 1200]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001495/2022-2023</t>
+  </si>
+  <si>
+    <t>10988/AD</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Digambarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 700 ]</t>
+  </si>
+  <si>
+    <t>ORD/002062/2022-2023</t>
+  </si>
+  <si>
+    <t>13004/AD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION (I)</t>
+  </si>
+  <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Digambarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000378/2023-2024</t>
   </si>
   <si>
     <t>1771/AD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>SWASTIK ENTERPRISE (NEW)</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Digambarpur W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000980/2023-2024</t>
   </si>
   <si>
     <t>2999/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
@@ -179,225 +233,171 @@
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>PRADIP KUMAR MONDAL</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Digambarpur W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000981/2023-2024</t>
   </si>
   <si>
     <t>3000/AD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>M/S MAA KALI ENTERPRISE</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (DIGAMBERPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Digambarpur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000961/2023-2024</t>
   </si>
   <si>
     <t>284(I)/KSD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>22/07/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Digambarpur, Indranarayanpur, Dakshin Durgapur, Ramnagar Abad, Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002102/2023-2024</t>
+  </si>
+  <si>
+    <t>926/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000092/2023-2024</t>
   </si>
   <si>
     <t>538/AD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000517/2023-2024</t>
   </si>
   <si>
     <t>4941/AD</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
-    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Digambarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 1200]</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Digambarpur PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/13764) (Part-A)</t>
   </si>
   <si>
     <t>ORD/000191/2024-2025</t>
   </si>
   <si>
     <t>2550/AD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>MS FIROJA ENTERPRISE</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Digambarpur, Indranarayanpur, Dakshin Durgapur, Ramnagar Abad, Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...14 lines deleted...]
-    <t>BIMALENDU GIRI</t>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Digambarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13764)</t>
+  </si>
+  <si>
+    <t>ORD/001045/2024-2025</t>
+  </si>
+  <si>
+    <t>4966/AD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Head Work Site for Digambarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001151/2024-2025</t>
+  </si>
+  <si>
+    <t>4525/AD</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>MEHAI TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>RTOR000950/2023-2024</t>
   </si>
   <si>
     <t>1684/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>MEHAI TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -992,880 +992,880 @@
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>9.06</v>
+        <v>4.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.08</v>
+        <v>4.72</v>
       </c>
       <c r="R4" s="4">
-        <v>45.04</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>27.46</v>
+        <v>297.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>114.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>38.67</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>9</v>
+        <v>100.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>85.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>85.05</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>4.72</v>
+        <v>9.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.72</v>
+        <v>4.08</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>45.04</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>0.49</v>
+        <v>27.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>11.15</v>
+        <v>9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>28.75</v>
+        <v>0.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>297.15</v>
+        <v>0.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>114.9</v>
+        <v>0.23</v>
       </c>
       <c r="R11" s="4">
-        <v>38.67</v>
+        <v>29.52</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>71.1</v>
+        <v>11.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.79</v>
+        <v>28.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.23</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>29.52</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>93</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>1.85</v>
+        <v>71.1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="P15" s="4">
-        <v>100.07</v>
+        <v>40.73</v>
       </c>
       <c r="Q15" s="4">
-        <v>85.11</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>85.05</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="P16" s="4">
-        <v>40.73</v>
+        <v>19.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="P17" s="4">
-        <v>19.96</v>
+        <v>1.85</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>644.48</v>