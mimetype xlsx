--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,141 +215,123 @@
   <si>
     <t>ORD/002105/2023-2024</t>
   </si>
   <si>
     <t>927/KSD</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>ANANTA KUMAR GIRI</t>
   </si>
   <si>
     <t>RTOR000952/2023-2024</t>
   </si>
   <si>
     <t>1686/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Dakshin Kashinagar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 1200]</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Dakshin Kashinagar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>Junior Engineer 4, Raidghi Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000377/2023-2024</t>
   </si>
   <si>
     <t>1770/AD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>B.S. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. of Dakshin Kashinagar W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13763)</t>
+  </si>
+  <si>
+    <t>ORD/000512/2024-2025</t>
+  </si>
+  <si>
+    <t>3611/AD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Dakshin Kashinagar W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13763)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001367/2024-2025</t>
+  </si>
+  <si>
+    <t>5496/AD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>CHANDA ENTERPRISE (KOLKATA)</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Dakshin Kashinagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002035/2023-2024</t>
   </si>
   <si>
     <t>517/AD</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>SUJOY SADHUKHAN</t>
-  </si>
-[...37 lines deleted...]
-    <t>CHANDA ENTERPRISE (KOLKATA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -964,54 +946,54 @@
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>4.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1208,54 +1190,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>0.63</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1309,374 +1291,311 @@
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>308.59</v>
+        <v>62.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>27.81</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>44.24</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>62.86</v>
+        <v>59.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>9.58</v>
+        <v>40.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>59.35</v>
+        <v>9.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.65</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>69.39</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...26 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="K14" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>258.14</v>
+      </c>
+      <c r="P14" s="8">
+        <v>38.81</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>15.03</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>