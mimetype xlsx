--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,86 @@
     <t>5496/AD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>CHANDA ENTERPRISE (KOLKATA)</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Dakshin Kashinagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002035/2023-2024</t>
   </si>
   <si>
     <t>517/AD</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>SUJOY SADHUKHAN</t>
+  </si>
+  <si>
+    <t>New Service connection and security deposit for Dakshin Kashinagar PH-1 under JJM Application No-1008633353 Ref ID- 107105953</t>
+  </si>
+  <si>
+    <t>BILL/02278/2025-2026</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>New Service connection and security deposit for Dakshin Kashinagar PH-2 under JJM Application No-1008633460 Ref ID- 107105736</t>
+  </si>
+  <si>
+    <t>BILL/02279/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Dakshin Kashinagar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 1200]</t>
+  </si>
+  <si>
+    <t>ORD/000266/2023-2024</t>
+  </si>
+  <si>
+    <t>1454/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>MITHU BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1515,87 +1551,264 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>9.58</v>
       </c>
       <c r="Q13" s="4">
         <v>6.65</v>
       </c>
       <c r="R13" s="4">
         <v>69.39</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>9.42</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.67</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>308.59</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>83.66</v>
+      </c>
+      <c r="R16" s="4">
+        <v>27.11</v>
+      </c>
+      <c r="S16" s="4">
+        <v>60</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>582.83</v>
+      </c>
+      <c r="P17" s="8">
+        <v>122.47</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>21.01</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>