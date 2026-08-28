--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -140,234 +140,234 @@
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (DAKSHIN KASHINAGAR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000978/2022-2023</t>
   </si>
   <si>
     <t>3663/AD</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>15/09/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Dakshin Kashinagar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 1200]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_4, Kakdwip Sub Division,Juniour Engineer_4, Raidighi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000266/2023-2024</t>
+  </si>
+  <si>
+    <t>1454/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>MITHU BUILDERS</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Dakshin Kashinagar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000377/2023-2024</t>
+  </si>
+  <si>
+    <t>1770/AD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>24/09/2023</t>
+  </si>
+  <si>
+    <t>B.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Purba Surendranagar, Dakshin Kashinagar, Herambagopalpur, Achintyanagar PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002105/2023-2024</t>
+  </si>
+  <si>
+    <t>927/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000096/2023-2024</t>
   </si>
   <si>
     <t>542/AD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000508/2023-2024</t>
   </si>
   <si>
     <t>4945/AD</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Dakshin Kashinagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_4, Kakdwip Sub Division,Juniour Engineer_4, Raidighi Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002034/2023-2024</t>
   </si>
   <si>
     <t>516/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
     <t>M/S S.DAS ENTERPRISE</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Purba Surendranagar, Dakshin Kashinagar, Herambagopalpur, Achintyanagar PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...17 lines deleted...]
-    <t>ANANTA KUMAR GIRI</t>
+    <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. of Dakshin Kashinagar W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13763)</t>
+  </si>
+  <si>
+    <t>ORD/000512/2024-2025</t>
+  </si>
+  <si>
+    <t>3611/AD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Dakshin Kashinagar W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13763)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001367/2024-2025</t>
+  </si>
+  <si>
+    <t>5496/AD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>CHANDA ENTERPRISE (KOLKATA)</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Dakshin Kashinagar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002035/2023-2024</t>
+  </si>
+  <si>
+    <t>517/AD</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>SUJOY SADHUKHAN</t>
   </si>
   <si>
     <t>RTOR000952/2023-2024</t>
   </si>
   <si>
     <t>1686/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Dakshin Kashinagar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
-[...73 lines deleted...]
-  <si>
     <t>New Service connection and security deposit for Dakshin Kashinagar PH-1 under JJM Application No-1008633353 Ref ID- 107105953</t>
   </si>
   <si>
     <t>BILL/02278/2025-2026</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service connection and security deposit for Dakshin Kashinagar PH-2 under JJM Application No-1008633460 Ref ID- 107105736</t>
   </si>
   <si>
     <t>BILL/02279/2025-2026</t>
-  </si>
-[...16 lines deleted...]
-    <t>MITHU BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1020,751 +1020,751 @@
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>9.14</v>
+        <v>308.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>27.11</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>24.05</v>
+        <v>62.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>27.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>44.24</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>25.46</v>
+        <v>0.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>0.63</v>
+        <v>9.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>24.99</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.57</v>
+        <v>24.05</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>62.86</v>
+        <v>25.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>27.81</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>44.24</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>59.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
         <v>40.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
         <v>9.58</v>
       </c>
       <c r="Q13" s="4">
         <v>6.65</v>
       </c>
       <c r="R13" s="4">
         <v>69.39</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>63</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="L14" s="4"/>
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="P14" s="4">
-        <v>9.42</v>
+        <v>0.57</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>6.67</v>
+        <v>9.42</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>308.59</v>
+        <v>6.67</v>
       </c>
       <c r="Q16" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>27.11</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>582.83</v>