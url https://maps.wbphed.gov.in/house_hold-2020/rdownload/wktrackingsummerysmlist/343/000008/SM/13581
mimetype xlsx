--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,123 +89,123 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED MINI PIPED WATER SUPPLY SCHEME FOR MAUKHALI KUMARKHALI (PART-IX) UNDER ALIPORE DIVISION, PHE DTE, BLOCK: CANNING-II, DISTRICT : SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/13581</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 150 X 100 mm dia. X 360 Mtr. Depth Rig bored Tube wells, Ground Water Recharge Structure of Tubewell, Construction of Switch Room (3750 x 2550), Construction of soak pit, pavement, boundary fencing, MS gate, land development, approach road, Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water Based Mini Piped Water Supply Scheme for Maukhali-Kumarkhali (Part - IX) having village with maximum 173 nos. households, Block - Canning -II under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 4 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000793/2022-2023</t>
+  </si>
+  <si>
+    <t>6682/AD</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>UCON</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Maukhali-Kumarkhali (Part-IX) Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Canning-II Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001905/2022-2023</t>
   </si>
   <si>
     <t>5669/AD</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>25/12/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000174/2023-2024</t>
   </si>
   <si>
     <t>1127/AD</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00520/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-71</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...19 lines deleted...]
-    <t>UCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,283 +735,283 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.43</v>
+        <v>53.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.11</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1.07</v>
+        <v>0.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>6.87</v>
+        <v>1.07</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>53.36</v>
+        <v>6.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>61.73</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>30.37</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>49.21</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>