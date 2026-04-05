--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -494,81 +494,81 @@
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>BILL/04077/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-425</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2,3&amp;4, Zone-I of Augmentation of Srinarayanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>ORD/000359/2022-2023</t>
   </si>
   <si>
     <t>3762/SMD</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH No-1 of Srinarayanpur Aug W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte.(SM/13570)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/002433/2024-2025</t>
+  </si>
+  <si>
+    <t>2087/AE-II/SMD</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site for Augmentation of Srinarayanpur (Part-I, II, III) W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Part-III)</t>
   </si>
   <si>
     <t>ORD/001065/2023-2024</t>
   </si>
   <si>
     <t>3383/AD</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>M/S. SONAMONI ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>02/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2698,148 +2698,148 @@
         <v>44.01</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>45</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>160</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>26</v>
+        <v>161</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>27</v>
+        <v>135</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="P30" s="4">
-        <v>9.53</v>
+        <v>0.9</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>166</v>
+        <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M31" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N31" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="N31" s="4" t="s">
+      <c r="O31" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="O31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>0.9</v>
+        <v>9.53</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="7" t="s">
         <v>171</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="11"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>