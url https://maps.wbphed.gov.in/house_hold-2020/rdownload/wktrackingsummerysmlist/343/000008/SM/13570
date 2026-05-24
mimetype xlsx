--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,53 @@
     <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Srinarayanpur (Part I, II &amp; III) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-II)</t>
   </si>
   <si>
     <t>ORD/001317/2022-2023</t>
   </si>
   <si>
     <t>9882/AD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>MAHMOOD ASSOCIATES PVT LTD</t>
   </si>
   <si>
     <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, construction of 02 nos. pump house, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Srinarayanpur (Part I, II &amp; III) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-III)</t>
   </si>
   <si>
     <t>ORD/001318/2022-2023</t>
   </si>
   <si>
     <t>9883/AD</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO.</t>
   </si>
   <si>
     <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, construction of 02 nos. pump house, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Srinarayanpur (Part I, II &amp; III) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-I)</t>
   </si>
   <si>
     <t>ORD/001746/2022-2023</t>
   </si>
   <si>
     <t>11555/AD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>SUPRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Srinarayanpur (Part-III) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
   </si>
@@ -1120,54 +1123,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>36.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>33.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.55</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1181,54 +1184,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>36.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>33.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.87</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1240,54 +1243,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>11.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.81</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1301,54 +1304,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>0.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1362,54 +1365,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>0.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1594,1292 +1597,1292 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>326.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>72.62</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>22.25</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>309.53</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>210.94</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>68.15</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>309.39</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>86.63</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="S13" s="4">
         <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>78.12</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>58.38</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>74.72</v>
       </c>
       <c r="S14" s="4">
         <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>27.71</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>12.17</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>43.91</v>
       </c>
       <c r="S15" s="4">
         <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>116.4</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
         <v>73.31</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="P18" s="4">
         <v>35.53</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>34.29</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>96.5</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
         <v>27.67</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>22.97</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>83.02</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P20" s="4">
         <v>9.49</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>9.47</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P21" s="4">
         <v>0.95</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P22" s="4">
         <v>0.48</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P23" s="4">
         <v>0.89</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>141</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
       <c r="P24" s="4">
         <v>0.89</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P25" s="4">
         <v>3.98</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P26" s="4">
         <v>29.77</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P27" s="4">
         <v>2.84</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P28" s="4">
         <v>8.46</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P29" s="4">
         <v>44.01</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>21.32</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>48.45</v>
       </c>
       <c r="S29" s="4">
         <v>45</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P30" s="4">
         <v>0.9</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="P31" s="4">
         <v>9.53</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="11"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8">
         <v>1566.03</v>
       </c>
       <c r="P32" s="8">
-        <v>0</v>
+        <v>609.67</v>
       </c>
       <c r="Q32" s="8">
-        <v>0</v>
+        <v>38.93</v>
       </c>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>