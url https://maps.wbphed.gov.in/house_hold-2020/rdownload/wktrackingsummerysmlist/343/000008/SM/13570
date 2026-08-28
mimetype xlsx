--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -77,501 +77,501 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED SRINARAYANPUR (PART I,II &amp; III) , PIPE WATER SUPPLY SCHEME Phase-B, UNDER ALIPORE DIVISION, BLOCK : PATHARPRATIMA, DISTRICT : SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/13570</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2,3&amp;4, Zone-I of Augmentation of Srinarayanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000359/2022-2023</t>
+  </si>
+  <si>
+    <t>3762/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISES</t>
+  </si>
+  <si>
     <t>Alipore Division</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED SRINARAYANPUR (PART I,II &amp; III) , PIPE WATER SUPPLY SCHEME Phase-B, UNDER ALIPORE DIVISION, BLOCK : PATHARPRATIMA, DISTRICT : SOUTH 24 PARGANAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Augmentation of Srinarayanpur (Part-III) W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000780/2022-2023</t>
   </si>
   <si>
     <t>6651/AD</t>
   </si>
   <si>
     <t>14/11/2022</t>
   </si>
   <si>
-    <t>29/12/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>MONDAL &amp; CO.</t>
   </si>
   <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Augmentation of Srinarayanpur (Part-I) W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000779/2022-2023</t>
   </si>
   <si>
     <t>6650/AD</t>
   </si>
   <si>
     <t>M/S. DATTA ENTERPRISE</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme [SRINARAYANPUR (PART I,II &amp; III PWSS)] including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/001041/2022-2023</t>
   </si>
   <si>
     <t>32/AD</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Srinarayanpur (Part I, II &amp; III) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-II)</t>
+  </si>
+  <si>
+    <t>ORD/001317/2022-2023</t>
+  </si>
+  <si>
+    <t>9882/AD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>MAHMOOD ASSOCIATES PVT LTD</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, construction of 02 nos. pump house, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Srinarayanpur (Part I, II &amp; III) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-III)</t>
+  </si>
+  <si>
+    <t>ORD/001318/2022-2023</t>
+  </si>
+  <si>
+    <t>9883/AD</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, construction of 02 nos. pump house, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Srinarayanpur (Part I, II &amp; III) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/001746/2022-2023</t>
+  </si>
+  <si>
+    <t>11555/AD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Srinarayanpur (Part-III) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000637/2023-2024</t>
+  </si>
+  <si>
+    <t>2465/AD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>CHANCHAL ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site for Augmentation of Srinarayanpur (Part-I, II, III) W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Part-III)</t>
+  </si>
+  <si>
+    <t>ORD/001213/2023-2024</t>
+  </si>
+  <si>
+    <t>3870/AD</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>KIRAN ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Srinarayanpur (Part-I) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000636/2023-2024</t>
+  </si>
+  <si>
+    <t>2464/AD</t>
+  </si>
+  <si>
+    <t>23/10/2023</t>
+  </si>
+  <si>
+    <t>ISHAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site for Augmentation of Srinarayanpur (Paer-I, II, II) W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/001064/2023-2024</t>
+  </si>
+  <si>
+    <t>3382/AD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>M/S MODINA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site for Augmentation of Srinarayanpur (Paer-I, II, II) W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/001063/2023-2024</t>
+  </si>
+  <si>
+    <t>3381/AD</t>
+  </si>
+  <si>
+    <t>25/11/2023</t>
+  </si>
+  <si>
+    <t>M/S SUNITY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Srinarayanpur (Part - I, II &amp; II) PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (Part-III)</t>
+  </si>
+  <si>
+    <t>ORD/000966/2023-2024</t>
+  </si>
+  <si>
+    <t>289(I)/KSD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>22/07/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Srinarayanpur (Part - I, II &amp; II) PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (Part-II)</t>
   </si>
   <si>
     <t>ORD/000944/2023-2024</t>
   </si>
   <si>
     <t>282(I)/KSD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
-    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
-[...14 lines deleted...]
-    <t>22/07/2023</t>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site for Augmentation of Srinarayanpur (Part-I, II, III) W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Part-III)</t>
+  </si>
+  <si>
+    <t>ORD/001065/2023-2024</t>
+  </si>
+  <si>
+    <t>3383/AD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>M/S. SONAMONI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Meherpur, Srinarayanpur (Part - I, II &amp; II), Rajrajeswarpur, Ramganga PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002090/2023-2024</t>
+  </si>
+  <si>
+    <t>922/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 300 cum. capacity OHR of Srinarayanpur (Part - I, II &amp; III) PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (Part-III)</t>
+  </si>
+  <si>
+    <t>ORD/002234/2023-2024</t>
+  </si>
+  <si>
+    <t>720/KSD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000461/2023-2024</t>
   </si>
   <si>
     <t>4762/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000316/2023-2024</t>
   </si>
   <si>
     <t>3125/AD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03523/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-388</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Srinarayanpur (Part I, II &amp; III) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-II)</t>
-[...83 lines deleted...]
-    <t>KIRAN ENTERPRISES</t>
+    <t>BILL/04077/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-425</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Srinarayanpur PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/13570)</t>
   </si>
   <si>
     <t>ORD/000344/2024-2025</t>
   </si>
   <si>
     <t>2756/AD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
-    <t>26/08/2024</t>
-[...2 lines deleted...]
-    <t>BIMALENDU GIRI</t>
+    <t>03/01/2027</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Srinarayanpur (Part-I) PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000547/2024-2025</t>
   </si>
   <si>
     <t>3776/AD</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>17/11/2024</t>
   </si>
   <si>
     <t>MOSTAFIZUR HAQUE GAINE</t>
   </si>
   <si>
-    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Srinarayanpur (Part-I) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
-[...73 lines deleted...]
-  <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-3 of Srinarayanpur Aug W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima]</t>
   </si>
   <si>
-    <t>Assistant Engineer -I,Assistant Engineer -II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002922/2023-2024</t>
   </si>
   <si>
     <t>294-AE-I-SMD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
-    <t>S.S. ENTERPRISES</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-4 of Srinarayanpur Aug W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima]</t>
   </si>
   <si>
     <t>ORD/002923/2023-2024</t>
   </si>
   <si>
     <t>293-AE-I-SMD</t>
   </si>
   <si>
     <t>RTOR000572/2023-2024</t>
   </si>
   <si>
     <t>75/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000959/2023-2024</t>
   </si>
   <si>
     <t>1693/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>RTOR000742/2023-2024</t>
   </si>
   <si>
     <t>577/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
-    <t>BILL/04077/2023-2024</t>
-[...19 lines deleted...]
-  <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH No-1 of Srinarayanpur Aug W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte.(SM/13570)</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/002433/2024-2025</t>
   </si>
   <si>
     <t>2087/AE-II/SMD</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>02/04/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>M/S. SONAMONI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1120,1729 +1120,1729 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>36.67</v>
+        <v>44.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>33.94</v>
+        <v>21.32</v>
       </c>
       <c r="R3" s="4">
-        <v>92.55</v>
+        <v>48.45</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>36.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>33.69</v>
+        <v>33.94</v>
       </c>
       <c r="R4" s="4">
-        <v>91.87</v>
+        <v>92.55</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>11.81</v>
+        <v>36.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.81</v>
+        <v>33.69</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>91.87</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.49</v>
+        <v>11.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.49</v>
+        <v>11.81</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.49</v>
+        <v>326.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.49</v>
+        <v>72.62</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>22.25</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>58.24</v>
+        <v>309.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>210.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>68.15</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.3</v>
+        <v>309.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>86.63</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>5.07</v>
+        <v>78.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>58.38</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>74.72</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>326.43</v>
+        <v>27.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>72.62</v>
+        <v>12.17</v>
       </c>
       <c r="R11" s="4">
-        <v>22.25</v>
+        <v>43.91</v>
       </c>
       <c r="S11" s="4">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>309.53</v>
+        <v>35.53</v>
       </c>
       <c r="Q12" s="4">
-        <v>210.94</v>
+        <v>34.29</v>
       </c>
       <c r="R12" s="4">
-        <v>68.15</v>
+        <v>96.5</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>309.39</v>
+        <v>9.49</v>
       </c>
       <c r="Q13" s="4">
-        <v>86.63</v>
+        <v>9.47</v>
       </c>
       <c r="R13" s="4">
-        <v>28</v>
+        <v>99.69</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>78.12</v>
+        <v>27.67</v>
       </c>
       <c r="Q14" s="4">
-        <v>58.38</v>
+        <v>22.97</v>
       </c>
       <c r="R14" s="4">
-        <v>74.72</v>
+        <v>83.02</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>27.71</v>
+        <v>0.49</v>
       </c>
       <c r="Q15" s="4">
-        <v>12.17</v>
+        <v>0.49</v>
       </c>
       <c r="R15" s="4">
-        <v>43.91</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.49</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.49</v>
+      </c>
+      <c r="R16" s="4">
         <v>100</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>73.31</v>
+        <v>9.53</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>78</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>35.53</v>
+        <v>0.95</v>
       </c>
       <c r="Q18" s="4">
-        <v>34.29</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>96.5</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>27.67</v>
+        <v>0.48</v>
       </c>
       <c r="Q19" s="4">
-        <v>22.97</v>
+        <v>0.48</v>
       </c>
       <c r="R19" s="4">
-        <v>83.02</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="P20" s="4">
-        <v>9.49</v>
+        <v>58.24</v>
       </c>
       <c r="Q20" s="4">
-        <v>9.47</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>99.69</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>125</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>0.95</v>
+        <v>0.3</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="P22" s="4">
-        <v>0.48</v>
+        <v>5.07</v>
       </c>
       <c r="Q22" s="4">
-        <v>0.48</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>0.89</v>
+        <v>8.46</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O24" s="4" t="s">
-        <v>141</v>
+        <v>116</v>
       </c>
       <c r="P24" s="4">
-        <v>0.89</v>
+        <v>116.4</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>143</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>58</v>
+        <v>148</v>
       </c>
       <c r="P25" s="4">
-        <v>3.98</v>
+        <v>73.31</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>149</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="P26" s="4">
-        <v>29.77</v>
+        <v>0.89</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J27" s="13"/>
+        <v>154</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="L27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M27" s="4" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="P27" s="4">
-        <v>2.84</v>
+        <v>0.89</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>67</v>
+        <v>126</v>
       </c>
       <c r="P28" s="4">
-        <v>8.46</v>
+        <v>3.98</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>157</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>31</v>
+        <v>162</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="P29" s="4">
-        <v>44.01</v>
+        <v>29.77</v>
       </c>
       <c r="Q29" s="4">
-        <v>21.32</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>48.45</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>161</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>165</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="P30" s="4">
-        <v>0.9</v>
+        <v>2.84</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="I31" s="13" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>117</v>
+        <v>170</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>171</v>
+        <v>32</v>
       </c>
       <c r="P31" s="4">
-        <v>9.53</v>
+        <v>0.9</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="7" t="s">
         <v>172</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="11"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>