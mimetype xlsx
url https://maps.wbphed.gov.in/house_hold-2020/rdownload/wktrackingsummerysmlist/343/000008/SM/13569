--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -386,102 +386,141 @@
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>M/S. MA BHABANI CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000965/2023-2024</t>
   </si>
   <si>
     <t>1758/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RTOR000542/2023-2024</t>
   </si>
   <si>
     <t>26/AD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
-    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with 2 nos. Pump House and Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Sumatinagar (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
-[...8 lines deleted...]
-    <t>06/12/2022</t>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I &amp; II for Augmentation of Sumatinagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sagar]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/000341/2022-2023</t>
+  </si>
+  <si>
+    <t>3745/SMD</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of 1 no. Pump House, Earth Filling, Boundary Wall Painting and Repair, Approach Road at 1st Tubewell site for Sumatinagar (Zone-I) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13569) (SM/09394) (SM/08792)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000339/2025-2026</t>
+  </si>
+  <si>
+    <t>3045/AD</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>PALASH HALDAR</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site for Augmentation of Sumatinagar (Zone-I and II) W/S scheme, Block - Sagar under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (For Zone - II)</t>
+  </si>
+  <si>
+    <t>ORD/002467/2023-2024</t>
+  </si>
+  <si>
+    <t>1571/AD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I &amp; II for Augmentation of Sumatinagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sagar]</t>
-[...35 lines deleted...]
-    <t>PALASH HALDAR</t>
+    <t>Construction of Household Tap Platform at different household etc. for Augmentation of Sumatinagar (Zone - I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) (SM/13569)</t>
+  </si>
+  <si>
+    <t>ORD/000153/2024-2025</t>
+  </si>
+  <si>
+    <t>2491/AD</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing FHTC for Augmentation of Sumatinagar (Zone - I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (Part - F) (SM/13569)</t>
+  </si>
+  <si>
+    <t>ORD/000495/2024-2025</t>
+  </si>
+  <si>
+    <t>3571/AD</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of Household Tap Platform at different household etc. for Augmentation of Sumatinagar (Zone - I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) (SM/13569)</t>
+  </si>
+  <si>
+    <t>ORD/000152/2024-2025</t>
+  </si>
+  <si>
+    <t>2490/AD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>COPE ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -870,51 +909,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2074,262 +2113,445 @@
         <v>10.31</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="P21" s="4">
-        <v>509.34</v>
+        <v>20.25</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>37</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P22" s="4">
-        <v>20.25</v>
+        <v>7.87</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>141</v>
+        <v>111</v>
       </c>
       <c r="P23" s="4">
-        <v>7.87</v>
+        <v>33.73</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P24" s="4">
+        <v>26.9</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P25" s="4">
+        <v>100.89</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P26" s="4">
+        <v>57.99</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>639.15</v>
+      </c>
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>