--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1072,54 +1072,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1133,54 +1133,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>45.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>27.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60.82</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1194,54 +1194,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>24.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>23.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.62</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1253,54 +1253,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>8.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1314,54 +1314,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>2.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.54</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.92</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1611,54 +1611,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>12.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>11.49</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.67</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1672,54 +1672,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>7.99</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.71</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.49</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1733,54 +1733,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>140.93</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>121.47</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>86.19</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1794,54 +1794,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>41.85</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>34.65</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>82.8</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1855,54 +1855,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>8.71</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>8.71</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1916,54 +1916,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
         <v>0.81</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>49.99</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1977,54 +1977,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P18" s="4">
         <v>11.71</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>10.23</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>87.36</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2152,54 +2152,54 @@
       <c r="I21" s="13" t="s">
         <v>125</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>20.25</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>9.19</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>45.4</v>
       </c>
       <c r="S21" s="4">
         <v>85</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2274,54 +2274,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P23" s="4">
         <v>33.73</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>22.65</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>67.14</v>
       </c>
       <c r="S23" s="4">
         <v>68</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2491,54 +2491,54 @@
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
         <v>639.15</v>
       </c>
       <c r="P27" s="8">
-        <v>0</v>
+        <v>288.89</v>
       </c>
       <c r="Q27" s="8">
-        <v>0</v>
+        <v>45.2</v>
       </c>
       <c r="R27" s="8"/>
       <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>