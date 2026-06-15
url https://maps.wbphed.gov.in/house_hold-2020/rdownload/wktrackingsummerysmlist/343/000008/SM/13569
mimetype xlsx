--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -477,50 +477,62 @@
     <t>ORD/000495/2024-2025</t>
   </si>
   <si>
     <t>3571/AD</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>Construction of Household Tap Platform at different household etc. for Augmentation of Sumatinagar (Zone - I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) (SM/13569)</t>
   </si>
   <si>
     <t>ORD/000152/2024-2025</t>
   </si>
   <si>
     <t>2490/AD</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>COPE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with 2 nos. Pump House and Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Sumatinagar (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001063/2022-2023</t>
+  </si>
+  <si>
+    <t>8204/AD</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -909,51 +921,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2471,87 +2483,148 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P26" s="4">
         <v>57.99</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P27" s="4">
+        <v>509.34</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>478.05</v>
+      </c>
+      <c r="R27" s="4">
+        <v>93.86</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>1148.49</v>
+      </c>
+      <c r="P28" s="8">
+        <v>766.95</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>66.78</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>