--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,450 +89,450 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION FOR GROUND WATER BASED SUMATINAGAR (ZONE - I &amp; II) PIPE WATER SUPPLY SCHEME Phase-B, UNDER ALIPORE DIVISION, BLOCK : SAGAR, DISTRICT : SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/13569</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with 2 nos. Pump House and Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Sumatinagar (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001063/2022-2023</t>
+  </si>
+  <si>
+    <t>8204/AD</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>GROWING CONCERN</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I &amp; II for Augmentation of Sumatinagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sagar]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000341/2022-2023</t>
+  </si>
+  <si>
+    <t>3745/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Sumatinagar (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC =835]</t>
+  </si>
+  <si>
+    <t>ORD/000813/2022-2023</t>
+  </si>
+  <si>
+    <t>6754/AD</t>
+  </si>
+  <si>
+    <t>15/11/2022</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>UCON</t>
+  </si>
+  <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (SUMATINAGAR (ZONE - I &amp; II) PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001057/2022-2023</t>
+  </si>
+  <si>
+    <t>4648/AD</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Augmentation of Sumatinagar (Zone-I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000774/2022-2023</t>
+  </si>
+  <si>
+    <t>6646/AD</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>SARADA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Sumatinagar (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000775/2022-2023</t>
+  </si>
+  <si>
+    <t>6647/AD</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>FIDERE MARINE SERVICES PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Sumatinagar (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000777/2022-2023</t>
+  </si>
+  <si>
+    <t>6648/AD</t>
+  </si>
+  <si>
+    <t>RANJIT CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Sumatinagar Zone-II PWSS under JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000078/2023-2024</t>
   </si>
   <si>
     <t>62/KSD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>06/05/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Augmentation of Sumatinagar (Zone-I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>SARADA CONSTRUCTION</t>
+    <t>Supplying, fitting, fixing and delivery of different dia. specials for Augmentation of Sumatinagar (Zone-I and II) W/S Scheme under JJM, Block- Sagar under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000720/2023-2024</t>
+  </si>
+  <si>
+    <t>2537/AD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Allied works for pile and pile cap portion regarding the construction of 250 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Sumatinagar (Zone-I &amp; II), South 24 Parganas, Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>1431/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>Development of Land for sinking of 02 nos. tubewell for Sumatinagar Zone - II W/S scheme under JJM, Block : Sagar under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000989/2023-2024</t>
+  </si>
+  <si>
+    <t>504/KSD</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
   </si>
   <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell Replacement Tubewell (damaged due to natural calamities) by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st Tubewell Site for Augmentation of Sumatinagar (Zone-I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000420/2023-2024</t>
   </si>
   <si>
     <t>1909/AD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (SUMATINAGAR (ZONE - I &amp; II) PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...29 lines deleted...]
-    <t>10/10/2023</t>
+    <t>Making and fixing of permanent display board at headwork site of Mahishamari Zone - I &amp; II, Sumatinagar Zone - I &amp; II PWSS under JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002153/2023-2024</t>
+  </si>
+  <si>
+    <t>948/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000498/2023-2024</t>
   </si>
   <si>
     <t>4824/AD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00016/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-34</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Household Tap Platform at different household etc. for Augmentation of Sumatinagar (Zone - I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C) (SM/13569)</t>
   </si>
   <si>
     <t>ORD/000154/2024-2025</t>
   </si>
   <si>
     <t>2492/AD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>14/07/2024</t>
   </si>
   <si>
-    <t>FIDERE MARINE SERVICES PVT. LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply &amp; installation of LED board at Zone-I &amp; II, P.H. No-1 &amp; 2 of Sumatinagar Aug water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Sagar]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000563/2024-2025</t>
   </si>
   <si>
     <t>795-AE-I-SMD</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Sumatinagar (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
-[...94 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site for Augmentation of Sumatinagar (Zone-I and II) W/S scheme, Block - Sagar under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (For Zone - II)</t>
   </si>
   <si>
     <t>ORD/002176/2023-2024</t>
   </si>
   <si>
     <t>813/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>M/S. MA BHABANI CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site for Augmentation of Sumatinagar (Zone-I and II) W/S scheme, Block - Sagar under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (For Zone - II)</t>
+  </si>
+  <si>
+    <t>ORD/002467/2023-2024</t>
+  </si>
+  <si>
+    <t>1571/AD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>Construction of Household Tap Platform at different household etc. for Augmentation of Sumatinagar (Zone - I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) (SM/13569)</t>
+  </si>
+  <si>
+    <t>ORD/000153/2024-2025</t>
+  </si>
+  <si>
+    <t>2491/AD</t>
+  </si>
+  <si>
+    <t>Construction of Household Tap Platform at different household etc. for Augmentation of Sumatinagar (Zone - I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) (SM/13569)</t>
+  </si>
+  <si>
+    <t>ORD/000152/2024-2025</t>
+  </si>
+  <si>
+    <t>2490/AD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>COPE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing FHTC for Augmentation of Sumatinagar (Zone - I &amp; II) W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (Part - F) (SM/13569)</t>
+  </si>
+  <si>
+    <t>ORD/000495/2024-2025</t>
+  </si>
+  <si>
+    <t>3571/AD</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
     <t>RTOR000965/2023-2024</t>
   </si>
   <si>
     <t>1758/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RTOR000542/2023-2024</t>
   </si>
   <si>
     <t>26/AD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I &amp; II for Augmentation of Sumatinagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sagar]</t>
-[...16 lines deleted...]
-  <si>
     <t>Repairing of 1 no. Pump House, Earth Filling, Boundary Wall Painting and Repair, Approach Road at 1st Tubewell site for Sumatinagar (Zone-I) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13569) (SM/09394) (SM/08792)</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000339/2025-2026</t>
   </si>
   <si>
     <t>3045/AD</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>PALASH HALDAR</t>
-  </si>
-[...64 lines deleted...]
-    <t>06/12/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1081,1506 +1081,1506 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.49</v>
+        <v>509.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.49</v>
+        <v>478.05</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>93.86</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>45.89</v>
+        <v>20.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>27.91</v>
+        <v>9.19</v>
       </c>
       <c r="R4" s="4">
-        <v>60.82</v>
+        <v>45.4</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>24.12</v>
+        <v>140.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>23.31</v>
+        <v>121.47</v>
       </c>
       <c r="R5" s="4">
-        <v>96.62</v>
+        <v>86.19</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>8.14</v>
       </c>
       <c r="Q6" s="4">
         <v>8.14</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.57</v>
+        <v>45.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.54</v>
+        <v>27.91</v>
       </c>
       <c r="R7" s="4">
-        <v>98.92</v>
+        <v>60.82</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>34.63</v>
+        <v>12.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.67</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>5.87</v>
+        <v>7.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.71</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.49</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>6.12</v>
+        <v>0.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.82</v>
+        <v>8.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.71</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>12.01</v>
+        <v>41.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>11.49</v>
+        <v>34.65</v>
       </c>
       <c r="R12" s="4">
-        <v>95.67</v>
+        <v>82.8</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="P13" s="4">
-        <v>7.99</v>
+        <v>2.57</v>
       </c>
       <c r="Q13" s="4">
-        <v>7.71</v>
+        <v>2.54</v>
       </c>
       <c r="R13" s="4">
-        <v>96.49</v>
+        <v>98.92</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="P14" s="4">
-        <v>140.93</v>
+        <v>24.12</v>
       </c>
       <c r="Q14" s="4">
-        <v>121.47</v>
+        <v>23.31</v>
       </c>
       <c r="R14" s="4">
-        <v>86.19</v>
+        <v>96.62</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>41.85</v>
+        <v>0.81</v>
       </c>
       <c r="Q15" s="4">
-        <v>34.65</v>
+        <v>0.4</v>
       </c>
       <c r="R15" s="4">
-        <v>82.8</v>
+        <v>49.99</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>8.71</v>
+        <v>34.63</v>
       </c>
       <c r="Q16" s="4">
-        <v>8.71</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.81</v>
+        <v>5.87</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>49.99</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>117</v>
+        <v>63</v>
       </c>
       <c r="P18" s="4">
-        <v>11.71</v>
+        <v>6.12</v>
       </c>
       <c r="Q18" s="4">
-        <v>10.23</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>87.36</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>116</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>59</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>28.55</v>
+        <v>0.82</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>123</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>59</v>
+        <v>128</v>
       </c>
       <c r="P20" s="4">
-        <v>10.31</v>
+        <v>11.71</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>10.23</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>87.36</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>128</v>
+        <v>31</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>129</v>
+        <v>100</v>
       </c>
       <c r="P21" s="4">
-        <v>20.25</v>
+        <v>33.73</v>
       </c>
       <c r="Q21" s="4">
-        <v>9.19</v>
+        <v>22.65</v>
       </c>
       <c r="R21" s="4">
-        <v>45.4</v>
+        <v>67.14</v>
       </c>
       <c r="S21" s="4">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>136</v>
+        <v>79</v>
       </c>
       <c r="P22" s="4">
-        <v>7.87</v>
+        <v>26.9</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>33.73</v>
+        <v>57.99</v>
       </c>
       <c r="Q23" s="4">
-        <v>22.65</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>67.14</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
-        <v>70</v>
+        <v>145</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="P24" s="4">
-        <v>26.9</v>
+        <v>100.89</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="P25" s="4">
-        <v>100.89</v>
+        <v>28.55</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="P26" s="4">
-        <v>57.99</v>
+        <v>10.31</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>27</v>
+        <v>153</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="M27" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="N27" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="M27" s="4" t="s">
+      <c r="O27" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="N27" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>509.34</v>
+        <v>7.87</v>
       </c>
       <c r="Q27" s="4">
-        <v>478.05</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>93.86</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>159</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>1148.49</v>