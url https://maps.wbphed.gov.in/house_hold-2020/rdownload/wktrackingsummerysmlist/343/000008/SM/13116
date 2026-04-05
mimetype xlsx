--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -356,260 +356,260 @@
   <si>
     <t>5816/AD</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>Inter connection and rising main with supply of specials of Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block- Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-II) (SM/13116 )</t>
   </si>
   <si>
     <t>ORD/000988/2023-2024</t>
   </si>
   <si>
     <t>3300/AD</t>
   </si>
   <si>
     <t>07/10/2023</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>MMS CONSTRUCTIONS PVT. LTD.</t>
   </si>
   <si>
+    <t>Construction of boundary wall at Pump House - 3 at Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) W/S Scheme Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (Zone - II)</t>
+  </si>
+  <si>
+    <t>ORD/000687/2024-2025</t>
+  </si>
+  <si>
+    <t>4292/AD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>M/S M.G.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 700 m³ capacity R.C.C OHR (based on Departmental Design &amp; Drawing) with 20 mtr. staging height including Geo- Technical investigation, foundation, pipeline connection and cost of pipes, specials etc. for Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) of Canning-I Block under Canning Sub- Division of Alipore Division, PHE Dte. (Zone - I) [SM/13116]</t>
+  </si>
+  <si>
+    <t>ORD/000841/2024-2025</t>
+  </si>
+  <si>
+    <t>4576/AD</t>
+  </si>
+  <si>
+    <t>15/11/2024</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>JYOTY SOLAR POWER</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Augmentation of Canning Zone-I PH-3 water supply sche under SMD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000645/2024-2025</t>
+  </si>
+  <si>
+    <t>1023/SMSD</t>
+  </si>
+  <si>
+    <t>15/07/2024</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 900 m³ capacity R.C.C OHR (based on Departmental Design &amp; Drawing) with 20 mtr. staging height including Geo- Technical investigation, foundation, pipeline connection and cost of pipes, specials etc. for Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) of Canning-I Block under Canning Sub- Division of Alipore Division, PHE Dte. (Zone - III) [SM/13116]</t>
+  </si>
+  <si>
+    <t>ORD/000842/2024-2025</t>
+  </si>
+  <si>
+    <t>4577/AD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall and Land development for T/W No - 3 Site for Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block - Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-III)</t>
+  </si>
+  <si>
+    <t>ORD/001059/2024-2025</t>
+  </si>
+  <si>
+    <t>4999/AD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>JOYDEB MANNA</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 4 of Dakshin Redokhali water supply scheme (Adjacent to Aug. of Canning W/S Sche.) under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-I]</t>
+  </si>
+  <si>
+    <t>ORD/000240/2024-2025</t>
+  </si>
+  <si>
+    <t>2483/SMD</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>03/11/2024</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Augmentation of Canning Zone-I PH-1 water supply sche under SMD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000643/2024-2025</t>
+  </si>
+  <si>
+    <t>1026/SMSD</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Augmentation of Canning Zone-I PH-2 water supply sche under SMD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000644/2024-2025</t>
+  </si>
+  <si>
+    <t>1025/SMSD</t>
+  </si>
+  <si>
+    <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-I), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. II]</t>
+  </si>
+  <si>
+    <t>ORD/000208/2022-2023</t>
+  </si>
+  <si>
+    <t>2995/AD</t>
+  </si>
+  <si>
+    <t>SWASTIK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 1 (one) no. switch room cum chlorine room (5.4m x 3.6m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-I), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. - I]</t>
+  </si>
+  <si>
+    <t>ORD/000207/2022-2023</t>
+  </si>
+  <si>
+    <t>2994/AD</t>
+  </si>
+  <si>
+    <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-I), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. III]</t>
+  </si>
+  <si>
+    <t>ORD/000209/2022-2023</t>
+  </si>
+  <si>
+    <t>2996/AD</t>
+  </si>
+  <si>
+    <t>Earth work in filling between proposed Head Work Site and PWD Road at Canning W/S Scheme (Zone-II), Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001379/2022-2023</t>
+  </si>
+  <si>
+    <t>1061/CSD</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>Dismantling work of Plain Cement Concrete Road and restoration work up to laying distribution work for Canning (Zone-I, II &amp; III) W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/001019/2023-2024</t>
+  </si>
+  <si>
+    <t>3304/AD</t>
+  </si>
+  <si>
+    <t>20/01/2024</t>
+  </si>
+  <si>
+    <t>ORD/001408/2023-2024</t>
+  </si>
+  <si>
+    <t>1147/CSD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing on Augmentation of Canning PWSS (Zone-I, II, and III) , Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (Canning (Zone-II), Pump House No. - II)</t>
   </si>
   <si>
     <t>ORD/001909/2023-2024</t>
   </si>
   <si>
     <t>222/AD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>M/S. BABA KAPIL MUNI ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of boundary wall at Pump House - 3 at Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) W/S Scheme Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (Zone - II)</t>
-[...190 lines deleted...]
-  <si>
     <t>Sinking of 3 (three) Nos. 300mm x 200mm dia. 360 mtr. deep Tubewell by D.R. Rig method using PVC Pipe &amp; Pre-packed Resin Bonded Gravel at 3 different Tubewell Sites for Augmentation of Canning Water Supply Scheme (Zone - I), Block - Canning - I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002413/2022-2023</t>
   </si>
   <si>
     <t>5673/AD</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000731/2023-2024</t>
   </si>
   <si>
     <t>554/AD</t>
@@ -758,108 +758,90 @@
   <si>
     <t>Dismantling of existing concrete road and restoration the same (Bahirsona and Kumarsha Chak Part) after laying pipe line at Augmentation of Canning Water Supply Scheme (Zone- I, II &amp; III), Block- Canning- I under Canning Sub-Division of Alipore Division, PHE Dte. (Zone-II) (SM/13116)</t>
   </si>
   <si>
     <t>ORD/001020/2023-2024</t>
   </si>
   <si>
     <t>3305/AD</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>Additional Laying of pipe line to connect the balance area of Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block - Canning-I, under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Zone-III)</t>
   </si>
   <si>
     <t>ORD/000278/2024-2025</t>
   </si>
   <si>
     <t>2832/AD</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
-    <t>Construction of toilet including sanitary arrangement and other allied works at Canning Sub-Division Office of Canning (Zone-I, II &amp; III) PWSS, under Canning Sub-Division of Alipore Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying pipe line to connect the uncovered habitation and protection work at Augmentation of Canning (Zone- I, II &amp; III) W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (For Zone - II)</t>
   </si>
   <si>
     <t>ORD/000355/2024-2025</t>
   </si>
   <si>
     <t>2827/AD</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 4 of Dakshin Redokhali water supply scheme Adjacent to Aug. of Canning W/S Sche. under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-I]</t>
   </si>
   <si>
     <t>ORD/000123/2024-2025</t>
   </si>
   <si>
     <t>2291/SMD</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>Dismantling work of Plain Cement Concrete Road and restoration work (Canning Station areas) for laying distribution work of Augmentation of Canning Water Supply Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone-III) ( SM/13116)</t>
   </si>
   <si>
     <t>ORD/000546/2024-2025</t>
   </si>
   <si>
     <t>3717/AD</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>09/06/2025</t>
   </si>
   <si>
     <t>M.P. ENTERPRISE (II)</t>
   </si>
   <si>
     <t>Construction of 700 m³ capacity R.C.C OHR (based on Departmental Design &amp; Drawing) with 20 mtr. staging height including Geo- Technical investigation, foundation, pipeline connection and cost of pipes, specials etc. for Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) of Canning-I Block under Canning Sub- Division of Alipore Division, PHE Dte. (Zone - II) [SM/13116]</t>
   </si>
   <si>
     <t>ORD/002853/2024-2025</t>
   </si>
   <si>
     <t>1153/AD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>RIVER BENZ CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of boundary wall at Pump House - 2 at Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) W/S Scheme Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (Zone - II)</t>
   </si>
@@ -873,50 +855,89 @@
     <t>785/AD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>AVIJIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of boundary wall and Land development for head work Site for Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block - Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-III) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000444/2025-2026</t>
   </si>
   <si>
     <t>3566/AD</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>Inter connection and rising main with supply of specials of Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block- Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-I) (SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/001022/2023-2024</t>
+  </si>
+  <si>
+    <t>3307/AD</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of LED board at Zone-I, PH-3 of Canning (Aug) water supply scheme under South 24-Pgs Mechanical Division, PHE Dte.[SM/13116]</t>
+  </si>
+  <si>
+    <t>ORD/000397/2024-2025</t>
+  </si>
+  <si>
+    <t>1225/SMSD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>14/09/2024</t>
+  </si>
+  <si>
+    <t>SEN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at Zone-I, PH-1 &amp; 2 of Canning (Aug) water supply scheme under South 24-Pgs Mechanical Division PHE Dte.[SM/13116]</t>
+  </si>
+  <si>
+    <t>ORD/000384/2024-2025</t>
+  </si>
+  <si>
+    <t>1226/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1305,51 +1326,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W59"/>
+  <dimension ref="A1:W61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2545,905 +2566,905 @@
       <c r="H21" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P21" s="4">
-        <v>6.54</v>
+        <v>8.94</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P22" s="4">
-        <v>8.94</v>
+        <v>220.03</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>40</v>
+        <v>128</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="P23" s="4">
-        <v>220.03</v>
+        <v>0.88</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>133</v>
+        <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>134</v>
+        <v>40</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>139</v>
+        <v>60</v>
       </c>
       <c r="P24" s="4">
-        <v>0.88</v>
+        <v>288.41</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="N25" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>288.41</v>
+        <v>6.11</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>40</v>
+        <v>128</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P26" s="4">
-        <v>6.11</v>
+        <v>10.82</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>153</v>
+        <v>132</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="P27" s="4">
-        <v>10.82</v>
+        <v>0.88</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="I28" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>133</v>
-      </c>
-[...16 lines deleted...]
-        <v>139</v>
       </c>
       <c r="P28" s="4">
         <v>0.88</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O29" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>0.88</v>
+        <v>6.78</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="P30" s="4">
-        <v>6.78</v>
+        <v>7</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>98</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="P31" s="4">
-        <v>7</v>
+        <v>6.78</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>98</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K32" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N32" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O32" s="4" t="s">
-        <v>164</v>
+        <v>99</v>
       </c>
       <c r="P32" s="4">
-        <v>6.78</v>
+        <v>0.56</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="K33" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="M33" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N33" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="M33" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O33" s="4" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
       <c r="P33" s="4">
-        <v>0.56</v>
+        <v>38.83</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>176</v>
+        <v>68</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K34" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N34" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="P34" s="4">
-        <v>38.83</v>
+        <v>2.84</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>68</v>
+        <v>178</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K35" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L35" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="M35" s="4" t="s">
+      <c r="N35" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="N35" s="4" t="s">
+      <c r="O35" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="O35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>2.84</v>
+        <v>6.54</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
@@ -4147,69 +4168,69 @@
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>231</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>232</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>233</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>234</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>235</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="P48" s="4">
         <v>113.4</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>70</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
@@ -4394,488 +4415,610 @@
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>248</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>249</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>250</v>
       </c>
       <c r="M52" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="N52" s="4" t="s">
         <v>251</v>
       </c>
-      <c r="N52" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O52" s="4" t="s">
-        <v>253</v>
+        <v>56</v>
       </c>
       <c r="P52" s="4">
-        <v>4.82</v>
+        <v>141.64</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>95</v>
+        <v>45</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="L53" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="I53" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K53" s="4" t="s">
+      <c r="M53" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="L53" s="4" t="s">
+      <c r="N53" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="M53" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O53" s="4" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="P53" s="4">
-        <v>141.64</v>
+        <v>10.82</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K54" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="I54" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K54" s="4" t="s">
+      <c r="L54" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="L54" s="4" t="s">
+      <c r="M54" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="M54" s="4" t="s">
+      <c r="N54" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="N54" s="4" t="s">
+      <c r="O54" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="O54" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P54" s="4">
-        <v>10.82</v>
+        <v>41.04</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
         <v>263</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K55" s="4" t="s">
         <v>264</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>265</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>266</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>267</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>268</v>
       </c>
       <c r="P55" s="4">
-        <v>41.04</v>
+        <v>220.05</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
         <v>269</v>
       </c>
       <c r="I56" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J56" s="13" t="s">
-        <v>33</v>
+        <v>270</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P56" s="4">
-        <v>220.05</v>
+        <v>8</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="13" t="s">
-        <v>276</v>
+        <v>40</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>277</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>278</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>279</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>280</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="P57" s="4">
-        <v>8</v>
+        <v>29.51</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K58" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="L58" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="L58" s="4" t="s">
+      <c r="M58" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O58" s="4" t="s">
         <v>284</v>
       </c>
-      <c r="M58" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P58" s="4">
-        <v>29.51</v>
+        <v>15.95</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
-      <c r="A59" s="7" t="s">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="J59" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="L59" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="B59" s="7"/>
-[...22 lines deleted...]
-      <c r="S59" s="8"/>
+      <c r="M59" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="O59" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="P59" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>0</v>
+      </c>
+      <c r="R59" s="4">
+        <v>0</v>
+      </c>
+      <c r="S59" s="4">
+        <v>100</v>
+      </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="3">
+        <v>58</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H60" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="O60" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="P60" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q60" s="4">
+        <v>0</v>
+      </c>
+      <c r="R60" s="4">
+        <v>0</v>
+      </c>
+      <c r="S60" s="4">
+        <v>100</v>
+      </c>
+      <c r="T60" s="1"/>
+      <c r="U60" s="1"/>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1"/>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="14"/>
+      <c r="I61" s="14"/>
+      <c r="J61" s="14"/>
+      <c r="K61" s="8"/>
+      <c r="L61" s="8"/>
+      <c r="M61" s="8"/>
+      <c r="N61" s="8"/>
+      <c r="O61" s="8">
+        <v>2964.57</v>
+      </c>
+      <c r="P61" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="8">
+        <v>0</v>
+      </c>
+      <c r="R61" s="8"/>
+      <c r="S61" s="8"/>
+      <c r="T61" s="1"/>
+      <c r="U61" s="1"/>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A59:N59"/>
+    <mergeCell ref="A61:N61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>