--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1487,54 +1487,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>63.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>54.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.77</v>
       </c>
       <c r="S3" s="4">
         <v>66</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1548,54 +1548,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.76</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1609,54 +1609,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>6.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.39</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1670,54 +1670,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>6.73</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>83.87</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1975,54 +1975,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P11" s="4">
         <v>6.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.84</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2036,54 +2036,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="4">
         <v>2.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.21</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.22</v>
       </c>
       <c r="S12" s="4">
         <v>98</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2093,54 +2093,54 @@
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>0.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.07</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2150,54 +2150,54 @@
       </c>
       <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>0.78</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2325,54 +2325,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P17" s="4">
         <v>63.19</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>38.07</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>60.24</v>
       </c>
       <c r="S17" s="4">
         <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2386,54 +2386,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P18" s="4">
         <v>232.69</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>167.38</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>71.93</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2508,54 +2508,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P20" s="4">
         <v>14.05</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>11.21</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>79.76</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -3057,54 +3057,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>157</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>158</v>
       </c>
       <c r="P29" s="4">
         <v>6.78</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>6.7</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>98.83</v>
       </c>
       <c r="S29" s="4">
         <v>98</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3118,54 +3118,54 @@
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>158</v>
       </c>
       <c r="P30" s="4">
         <v>7</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>6.71</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>95.76</v>
       </c>
       <c r="S30" s="4">
         <v>98</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3179,54 +3179,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>158</v>
       </c>
       <c r="P31" s="4">
         <v>6.78</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>6.07</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>89.46</v>
       </c>
       <c r="S31" s="4">
         <v>98</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3240,54 +3240,54 @@
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P32" s="4">
         <v>0.56</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3301,54 +3301,54 @@
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>171</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>172</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>173</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P33" s="4">
         <v>38.83</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>34.94</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>89.98</v>
       </c>
       <c r="S33" s="4">
         <v>95</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3362,54 +3362,54 @@
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>177</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P34" s="4">
         <v>2.84</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>89.6</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3484,54 +3484,54 @@
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>185</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>186</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>187</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>188</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>189</v>
       </c>
       <c r="P36" s="4">
         <v>71.43</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>59.66</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>83.52</v>
       </c>
       <c r="S36" s="4">
         <v>90</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3887,54 +3887,54 @@
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>214</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>215</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>216</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P43" s="4">
         <v>195.19</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>113.17</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>57.98</v>
       </c>
       <c r="S43" s="4">
         <v>70</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -3948,54 +3948,54 @@
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>218</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>219</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>220</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P44" s="4">
         <v>268.06</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>232.53</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>86.74</v>
       </c>
       <c r="S44" s="4">
         <v>94</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -4131,54 +4131,54 @@
       <c r="I47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>229</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>230</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P47" s="4">
         <v>61.49</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>60.01</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>97.6</v>
       </c>
       <c r="S47" s="4">
         <v>98</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -4192,54 +4192,54 @@
       <c r="I48" s="13" t="s">
         <v>127</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>128</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>232</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>233</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>234</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>235</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P48" s="4">
         <v>113.4</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>84.9</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>74.87</v>
       </c>
       <c r="S48" s="4">
         <v>70</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -4375,54 +4375,54 @@
       <c r="I51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>245</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>246</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>247</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P51" s="4">
         <v>75.69</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>20.53</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>27.12</v>
       </c>
       <c r="S51" s="4">
         <v>80</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
@@ -4558,54 +4558,54 @@
       <c r="I54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>258</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>259</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>260</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>261</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>262</v>
       </c>
       <c r="P54" s="4">
         <v>41.04</v>
       </c>
       <c r="Q54" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R54" s="4">
-        <v>0</v>
+        <v>11.5</v>
       </c>
       <c r="S54" s="4">
         <v>98</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
@@ -4958,54 +4958,54 @@
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="7" t="s">
         <v>294</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="11"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="8"/>
       <c r="L61" s="8"/>
       <c r="M61" s="8"/>
       <c r="N61" s="8"/>
       <c r="O61" s="8">
         <v>2964.57</v>
       </c>
       <c r="P61" s="8">
-        <v>0</v>
+        <v>932.46</v>
       </c>
       <c r="Q61" s="8">
-        <v>0</v>
+        <v>31.45</v>
       </c>
       <c r="R61" s="8"/>
       <c r="S61" s="8"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A61:N61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>