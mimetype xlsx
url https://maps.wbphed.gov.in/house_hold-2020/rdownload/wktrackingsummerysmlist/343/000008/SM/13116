--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="315">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -653,291 +653,351 @@
   <si>
     <t>Restoration of Thunkati Canning Road South 24 Pags. Highway Division damaged caused due to laying of water pipe lines by PHED under Canning Sub Division of Alipore Division</t>
   </si>
   <si>
     <t>BILL/01323/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-622</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
   </si>
   <si>
     <t>Quotation for new service(power) connection Canning Zone-I ,PH-2 water supply scheme under Canning -I block under SMD PHE dte. (Ref ID:-106606285) (App ID:-1007793877)</t>
   </si>
   <si>
     <t>BILL/00397/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-104</t>
   </si>
   <si>
+    <t>Laying distribution system for piped Water Supply Scheme for Augumentation of Canning PWSS Zone-III Block Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000557/2022-2023</t>
+  </si>
+  <si>
+    <t>5808/AD</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II, Part - B)</t>
+  </si>
+  <si>
+    <t>ORD/000563/2022-2023</t>
+  </si>
+  <si>
+    <t>5813/AD</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II, Part - C)</t>
+  </si>
+  <si>
+    <t>ORD/000564/2022-2023</t>
+  </si>
+  <si>
+    <t>5814/AD</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone ¿ III, Part ¿ C)</t>
+  </si>
+  <si>
+    <t>ORD/000574/2022-2023</t>
+  </si>
+  <si>
+    <t>5817/AD</t>
+  </si>
+  <si>
+    <t>Supply, Installation and commissioning of submersible pumping machinery along with allied accessories for Augmentation of Canning Zone-1, Zone-2 &amp; Zone-3 water supply scheme under South 24 Pgs Mechanical Division PHE Dte. [Block:- Canning-I]</t>
+  </si>
+  <si>
+    <t>ORD/000073/2023-2024</t>
+  </si>
+  <si>
+    <t>1010//SMD</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>Inter connection and rising main with supply of specials of Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block- Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-III) (SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/001023/2023-2024</t>
+  </si>
+  <si>
+    <t>3308/AD</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Dismantling of existing concrete road and restoration the same (Bahirsona and Kumarsha Chak Part) after laying pipe line at Augmentation of Canning Water Supply Scheme (Zone- I, II &amp; III), Block- Canning- I under Canning Sub-Division of Alipore Division, PHE Dte. (Zone-II) (SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/001020/2023-2024</t>
+  </si>
+  <si>
+    <t>3305/AD</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>Additional Laying of pipe line to connect the balance area of Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block - Canning-I, under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Zone-III)</t>
+  </si>
+  <si>
+    <t>ORD/000278/2024-2025</t>
+  </si>
+  <si>
+    <t>2832/AD</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>Laying pipe line to connect the uncovered habitation and protection work at Augmentation of Canning (Zone- I, II &amp; III) W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (For Zone - II)</t>
+  </si>
+  <si>
+    <t>ORD/000355/2024-2025</t>
+  </si>
+  <si>
+    <t>2827/AD</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 4 of Dakshin Redokhali water supply scheme Adjacent to Aug. of Canning W/S Sche. under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-I]</t>
+  </si>
+  <si>
+    <t>ORD/000123/2024-2025</t>
+  </si>
+  <si>
+    <t>2291/SMD</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>Dismantling work of Plain Cement Concrete Road and restoration work (Canning Station areas) for laying distribution work of Augmentation of Canning Water Supply Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone-III) ( SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/000546/2024-2025</t>
+  </si>
+  <si>
+    <t>3717/AD</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>M.P. ENTERPRISE (II)</t>
+  </si>
+  <si>
+    <t>Construction of 700 m³ capacity R.C.C OHR (based on Departmental Design &amp; Drawing) with 20 mtr. staging height including Geo- Technical investigation, foundation, pipeline connection and cost of pipes, specials etc. for Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) of Canning-I Block under Canning Sub- Division of Alipore Division, PHE Dte. (Zone - II) [SM/13116]</t>
+  </si>
+  <si>
+    <t>ORD/002853/2024-2025</t>
+  </si>
+  <si>
+    <t>1153/AD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>13/12/2025</t>
+  </si>
+  <si>
+    <t>RIVER BENZ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Pump House - 2 at Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) W/S Scheme Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (Zone - II)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD,Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/002493/2024-2025</t>
+  </si>
+  <si>
+    <t>785/AD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>AVIJIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall and Land development for head work Site for Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block - Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-III) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000444/2025-2026</t>
+  </si>
+  <si>
+    <t>3566/AD</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>Inter connection and rising main with supply of specials of Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block- Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-I) (SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/001022/2023-2024</t>
+  </si>
+  <si>
+    <t>3307/AD</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of LED board at Zone-I, PH-3 of Canning (Aug) water supply scheme under South 24-Pgs Mechanical Division, PHE Dte.[SM/13116]</t>
+  </si>
+  <si>
+    <t>ORD/000397/2024-2025</t>
+  </si>
+  <si>
+    <t>1225/SMSD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>14/09/2024</t>
+  </si>
+  <si>
+    <t>SEN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at Zone-I, PH-1 &amp; 2 of Canning (Aug) water supply scheme under South 24-Pgs Mechanical Division PHE Dte.[SM/13116]</t>
+  </si>
+  <si>
+    <t>ORD/000384/2024-2025</t>
+  </si>
+  <si>
+    <t>1226/SMSD</t>
+  </si>
+  <si>
     <t>Laying distribution system for piped Water Supply Scheme for Augmentation of Canning PWSS Zone-I Block Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000066/2022-2023</t>
   </si>
   <si>
     <t>5806/AD</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
-    <t>Laying distribution system for piped Water Supply Scheme for Augumentation of Canning PWSS Zone-III Block Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
-[...227 lines deleted...]
-    <t>1226/SMSD</t>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I, Part -A)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2022-2023</t>
+  </si>
+  <si>
+    <t>5809/AD</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I, Part -B)</t>
+  </si>
+  <si>
+    <t>ORD/000558/2022-2023</t>
+  </si>
+  <si>
+    <t>5810/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board at headwork site for various location under Canning Sub-Division of Alipore Division, PHE Dte. (South 24 Parganas) (Block Name :- Canning-I) Name of PWSS :- Budhkhali, Daria, Taldi, Dakshin Rendokhali, Moukhali, Banibadabelekhali, Uttar Angadberia, Canning (Zone-I), Canning (Zone-II), Canning (Zone-III), Adhia and Adhia (Part-B) [Kankradaha] (For 12 (Twelve) nos. Location)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD,Junior Engineer, 4 CSD,Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000964/2024-2025</t>
+  </si>
+  <si>
+    <t>1176/CSD</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>GANGA TUBEWELL AND HARDWARE</t>
+  </si>
+  <si>
+    <t>Construction of toilet including sanitary arrangement and other allied works at Canning Sub-Division Office of Canning (Zone-I, II &amp; III) PWSS, under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001062/2024-2025</t>
+  </si>
+  <si>
+    <t>1293/CSD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>D.R.CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1326,51 +1386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W61"/>
+  <dimension ref="A1:W65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3881,1144 +3941,1388 @@
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>213</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>214</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>215</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>216</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="P43" s="4">
-        <v>195.19</v>
+        <v>268.06</v>
       </c>
       <c r="Q43" s="4">
-        <v>113.17</v>
+        <v>232.53</v>
       </c>
       <c r="R43" s="4">
-        <v>57.98</v>
+        <v>86.74</v>
       </c>
       <c r="S43" s="4">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>217</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>218</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>219</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>220</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="P44" s="4">
-        <v>268.06</v>
+        <v>55.75</v>
       </c>
       <c r="Q44" s="4">
-        <v>232.53</v>
+        <v>0</v>
       </c>
       <c r="R44" s="4">
-        <v>86.74</v>
+        <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>221</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>223</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P45" s="4">
-        <v>55.75</v>
+        <v>49.11</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="K46" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="L46" s="4" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>224</v>
+        <v>55</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P46" s="4">
-        <v>49.11</v>
+        <v>61.49</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>60.01</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>97.6</v>
       </c>
       <c r="S46" s="4">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K47" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="I47" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K47" s="4" t="s">
+      <c r="L47" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="M47" s="4" t="s">
         <v>230</v>
       </c>
-      <c r="M47" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N47" s="4" t="s">
-        <v>55</v>
+        <v>231</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="P47" s="4">
-        <v>61.49</v>
+        <v>113.4</v>
       </c>
       <c r="Q47" s="4">
-        <v>60.01</v>
+        <v>84.9</v>
       </c>
       <c r="R47" s="4">
-        <v>97.6</v>
+        <v>74.87</v>
       </c>
       <c r="S47" s="4">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>128</v>
+        <v>40</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>234</v>
+        <v>111</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>235</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>133</v>
+        <v>60</v>
       </c>
       <c r="P48" s="4">
-        <v>113.4</v>
+        <v>17.47</v>
       </c>
       <c r="Q48" s="4">
-        <v>84.9</v>
+        <v>0</v>
       </c>
       <c r="R48" s="4">
-        <v>74.87</v>
+        <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>236</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>239</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="P49" s="4">
-        <v>17.47</v>
+        <v>34.3</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>240</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>242</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>111</v>
+        <v>243</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>243</v>
+        <v>107</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P50" s="4">
-        <v>34.3</v>
+        <v>75.69</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>20.53</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>27.12</v>
       </c>
       <c r="S50" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>244</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>245</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>246</v>
       </c>
       <c r="M51" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="N51" s="4" t="s">
         <v>247</v>
       </c>
-      <c r="N51" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O51" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="P51" s="4">
-        <v>75.69</v>
+        <v>141.64</v>
       </c>
       <c r="Q51" s="4">
-        <v>20.53</v>
+        <v>0</v>
       </c>
       <c r="R51" s="4">
-        <v>27.12</v>
+        <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>248</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>249</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>250</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="P52" s="4">
-        <v>141.64</v>
+        <v>10.82</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="J53" s="13" t="s">
-        <v>128</v>
+        <v>40</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>148</v>
+        <v>258</v>
       </c>
       <c r="P53" s="4">
-        <v>10.82</v>
+        <v>41.04</v>
       </c>
       <c r="Q53" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R53" s="4">
-        <v>0</v>
+        <v>11.5</v>
       </c>
       <c r="S53" s="4">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="P54" s="4">
-        <v>41.04</v>
+        <v>220.05</v>
       </c>
       <c r="Q54" s="4">
-        <v>4.72</v>
+        <v>0</v>
       </c>
       <c r="R54" s="4">
-        <v>11.5</v>
+        <v>0</v>
       </c>
       <c r="S54" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13" t="s">
-        <v>33</v>
+        <v>266</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="P55" s="4">
-        <v>220.05</v>
+        <v>8</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="I56" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J56" s="13" t="s">
-        <v>270</v>
+        <v>40</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="P56" s="4">
-        <v>8</v>
+        <v>29.51</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>279</v>
+        <v>111</v>
       </c>
       <c r="N57" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O57" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="O57" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P57" s="4">
-        <v>29.51</v>
+        <v>15.95</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
         <v>281</v>
       </c>
       <c r="I58" s="13" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="J58" s="13" t="s">
-        <v>40</v>
+        <v>128</v>
       </c>
       <c r="K58" s="4" t="s">
         <v>282</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>283</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>111</v>
+        <v>284</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>141</v>
+        <v>285</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="P58" s="4">
-        <v>15.95</v>
+        <v>0.39</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="I59" s="13" t="s">
         <v>127</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>128</v>
       </c>
       <c r="K59" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="O59" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="L59" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P59" s="4">
-        <v>0.39</v>
+        <v>0.78</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>100</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K60" s="4" t="s">
         <v>291</v>
       </c>
-      <c r="I60" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K60" s="4" t="s">
+      <c r="L60" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="L60" s="4" t="s">
+      <c r="M60" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N60" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="M60" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O60" s="4" t="s">
-        <v>290</v>
+        <v>64</v>
       </c>
       <c r="P60" s="4">
-        <v>0.78</v>
+        <v>195.19</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>113.17</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>57.98</v>
       </c>
       <c r="S60" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
-      <c r="A61" s="7" t="s">
+      <c r="A61" s="3">
+        <v>59</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H61" s="13" t="s">
         <v>294</v>
       </c>
-      <c r="B61" s="7"/>
-[...22 lines deleted...]
-      <c r="S61" s="8"/>
+      <c r="I61" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="L61" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="M61" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N61" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="O61" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P61" s="4">
+        <v>39.63</v>
+      </c>
+      <c r="Q61" s="4">
+        <v>24.73</v>
+      </c>
+      <c r="R61" s="4">
+        <v>62.39</v>
+      </c>
+      <c r="S61" s="4">
+        <v>72</v>
+      </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="I62" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P62" s="4">
+        <v>69.38</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>0</v>
+      </c>
+      <c r="R62" s="4">
+        <v>0</v>
+      </c>
+      <c r="S62" s="4">
+        <v>72</v>
+      </c>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1"/>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H63" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="I63" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="N63" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="O63" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="P63" s="4">
+        <v>2.89</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>0</v>
+      </c>
+      <c r="R63" s="4">
+        <v>0</v>
+      </c>
+      <c r="S63" s="4">
+        <v>100</v>
+      </c>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1"/>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1"/>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="I64" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="O64" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="P64" s="4">
+        <v>4.82</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>0</v>
+      </c>
+      <c r="R64" s="4">
+        <v>0</v>
+      </c>
+      <c r="S64" s="4">
+        <v>95</v>
+      </c>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1"/>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="11"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="14"/>
+      <c r="I65" s="14"/>
+      <c r="J65" s="14"/>
+      <c r="K65" s="8"/>
+      <c r="L65" s="8"/>
+      <c r="M65" s="8"/>
+      <c r="N65" s="8"/>
+      <c r="O65" s="8">
+        <v>3081.28</v>
+      </c>
+      <c r="P65" s="8">
+        <v>957.18</v>
+      </c>
+      <c r="Q65" s="8">
+        <v>31.06</v>
+      </c>
+      <c r="R65" s="8"/>
+      <c r="S65" s="8"/>
+      <c r="T65" s="1"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A61:N61"/>
+    <mergeCell ref="A65:N65"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>