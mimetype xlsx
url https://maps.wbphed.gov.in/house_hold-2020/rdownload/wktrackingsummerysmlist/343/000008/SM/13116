--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,915 +89,861 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Augmentation of Canning Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/13116</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 3 (three) Nos. 300mm x 200mm dia. 360 mtr. deep Tubewell by D.R. Rig method using PVC Pipe &amp; Pre-packed Resin Bonded Gravel at 3 different Tubewell Sites for Augmentation of Canning Water Supply Scheme (Zone - II), Block - Canning - I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/001436/2021-2022</t>
+  </si>
+  <si>
+    <t>6245/AD</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>SNEHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Sinking of 3 (three) Nos. 300mm x 200mm dia. 360 mtr. deep Tubewell by D.R. Rig method using PVC Pipe &amp; Pre-packed Resin Bonded Gravel at 3 different Tubewell Sites for Augmentation of Canning Water Supply Scheme (Zone - III), Block - Canning - I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001440/2021-2022</t>
   </si>
   <si>
     <t>6246/AD</t>
   </si>
   <si>
-    <t>23/02/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>BHATTACHARJEE AND CO.</t>
   </si>
   <si>
+    <t>Laying distribution system for piped Water Supply Scheme for Augmentation of Canning PWSS Zone-I Block Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000066/2022-2023</t>
+  </si>
+  <si>
+    <t>5806/AD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>21/11/2026</t>
+  </si>
+  <si>
+    <t>MAA LAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I, Part -A)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2022-2023</t>
+  </si>
+  <si>
+    <t>5809/AD</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-II), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. III]</t>
   </si>
   <si>
-    <t>Junior Engineer,1 CSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000211/2022-2023</t>
   </si>
   <si>
     <t>2998/AD</t>
   </si>
   <si>
     <t>11/07/2022</t>
   </si>
   <si>
     <t>10/08/2022</t>
   </si>
   <si>
     <t>M/S P. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-III), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. II]</t>
   </si>
   <si>
-    <t>Junior Engineer, 2 CSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000213/2022-2023</t>
   </si>
   <si>
     <t>3000/AD</t>
   </si>
   <si>
     <t>SUKALPA NIRMAN</t>
   </si>
   <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-III), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. III]</t>
   </si>
   <si>
     <t>ORD/000214/2022-2023</t>
   </si>
   <si>
     <t>3001/AD</t>
   </si>
   <si>
     <t>M/S. ASIRUDDIN SEKH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (5.4m x 3.6m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-II), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. - I]</t>
   </si>
   <si>
     <t>ORD/000210/2022-2023</t>
   </si>
   <si>
     <t>2997/AD</t>
   </si>
   <si>
+    <t>Laying distribution system for piped Water Supply Scheme for Augumentation of Canning PWSS Zone-II Block Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000556/2022-2023</t>
+  </si>
+  <si>
+    <t>5807/AD</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>AVIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system for piped Water Supply Scheme for Augumentation of Canning PWSS Zone-III Block Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000557/2022-2023</t>
+  </si>
+  <si>
+    <t>5808/AD</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>K.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I, Part -B)</t>
+  </si>
+  <si>
+    <t>ORD/000558/2022-2023</t>
+  </si>
+  <si>
+    <t>5810/AD</t>
+  </si>
+  <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II, Part - A)</t>
   </si>
   <si>
     <t>ORD/000562/2022-2023</t>
   </si>
   <si>
     <t>5812/AD</t>
   </si>
   <si>
-    <t>17/10/2022</t>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - III, Part - A)</t>
+  </si>
+  <si>
+    <t>ORD/000565/2022-2023</t>
+  </si>
+  <si>
+    <t>5815/AD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
-    <t>AVIK ENTERPRISE</t>
-[...11 lines deleted...]
-    <t>K.P. CONSTRUCTION</t>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II, Part - B)</t>
+  </si>
+  <si>
+    <t>ORD/000563/2022-2023</t>
+  </si>
+  <si>
+    <t>5813/AD</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II, Part - C)</t>
+  </si>
+  <si>
+    <t>ORD/000564/2022-2023</t>
+  </si>
+  <si>
+    <t>5814/AD</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone ¿ III, Part ¿ B)</t>
+  </si>
+  <si>
+    <t>ORD/000573/2022-2023</t>
+  </si>
+  <si>
+    <t>5816/AD</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone ¿ III, Part ¿ C)</t>
+  </si>
+  <si>
+    <t>ORD/000574/2022-2023</t>
+  </si>
+  <si>
+    <t>5817/AD</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Canning Augmentation Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I, Part -C)</t>
   </si>
   <si>
     <t>ORD/000560/2022-2023</t>
   </si>
   <si>
     <t>5811/AD</t>
   </si>
   <si>
-    <t>MAA LAXMI ENTERPRISE</t>
+    <t>Construction of 1 (one) no. switch room cum chlorine room (5.4m x 3.6m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-I), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. - I]</t>
+  </si>
+  <si>
+    <t>ORD/000207/2022-2023</t>
+  </si>
+  <si>
+    <t>2994/AD</t>
+  </si>
+  <si>
+    <t>SWASTIK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-I), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. III]</t>
+  </si>
+  <si>
+    <t>ORD/000209/2022-2023</t>
+  </si>
+  <si>
+    <t>2996/AD</t>
+  </si>
+  <si>
+    <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-I), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. II]</t>
+  </si>
+  <si>
+    <t>ORD/000208/2022-2023</t>
+  </si>
+  <si>
+    <t>2995/AD</t>
   </si>
   <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (5.4m x 3.6m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-III), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. - I]</t>
   </si>
   <si>
     <t>ORD/000212/2022-2023</t>
   </si>
   <si>
     <t>2999/AD</t>
   </si>
   <si>
+    <t>Earth work in filling between proposed Head Work Site and PWD Road at Canning W/S Scheme (Zone-II), Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001379/2022-2023</t>
+  </si>
+  <si>
+    <t>1061/CSD</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 3 (three) Nos. 300mm x 200mm dia. 360 mtr. deep Tubewell by D.R. Rig method using PVC Pipe &amp; Pre-packed Resin Bonded Gravel at 3 different Tubewell Sites for Augmentation of Canning Water Supply Scheme (Zone - I), Block - Canning - I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002413/2022-2023</t>
+  </si>
+  <si>
+    <t>5673/AD</t>
+  </si>
+  <si>
+    <t>11/10/2022</t>
+  </si>
+  <si>
+    <t>10/12/2022</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Installation and commissioning of submersible pumping machinery along with allied accessories for Augmentation of Canning Zone-1, Zone-2 &amp; Zone-3 water supply scheme under South 24 Pgs Mechanical Division PHE Dte. [Block:- Canning-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000073/2023-2024</t>
+  </si>
+  <si>
+    <t>1010//SMD</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Inter connection and rising main with supply of specials of Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block- Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-III) (SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/001023/2023-2024</t>
+  </si>
+  <si>
+    <t>3308/AD</t>
+  </si>
+  <si>
+    <t>07/10/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Dismantling of existing concrete road and restoration the same (Bahirsona and Kumarsha Chak Part) after laying pipe line at Augmentation of Canning Water Supply Scheme (Zone- I, II &amp; III), Block- Canning- I under Canning Sub-Division of Alipore Division, PHE Dte. (Zone-II) (SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/001020/2023-2024</t>
+  </si>
+  <si>
+    <t>3305/AD</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>Inter connection and rising main with supply of specials of Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block- Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-II) (SM/13116 )</t>
+  </si>
+  <si>
+    <t>ORD/000988/2023-2024</t>
+  </si>
+  <si>
+    <t>3300/AD</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>MMS CONSTRUCTIONS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Laying pipe line, construction of sluice valve chamber and other works at Canning W/S Scheme (Zone - I, II &amp; III), Block- Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II)</t>
   </si>
   <si>
     <t>ORD/000413/2023-2024</t>
   </si>
   <si>
     <t>772/CSD</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>JHARNA ENTERPRISE</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Supply &amp; installation of LED board at Zone-III, PH-2&amp;3 of Canning w/s scheme under South 24-Pgs Mechanical Division PHE Dte. [Block:Canning-I]</t>
+  </si>
+  <si>
+    <t>ORD/000892/2023-2024</t>
+  </si>
+  <si>
+    <t>1O64/SMSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>20/08/2023</t>
+  </si>
+  <si>
+    <t>M/S. PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Extension of column pipe of Canning Zone-I TW-1&amp;2 and Zone-2 TW-1, Daria TW-2 w/s scheme under SMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002287/2022-2023</t>
   </si>
   <si>
     <t>135/SMSD</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>11/03/2023</t>
   </si>
   <si>
     <t>ROY &amp; BISWAS ENGG. CO.</t>
   </si>
   <si>
-    <t>Supply &amp; installation of LED board at Zone-III, PH-2&amp;3 of Canning w/s scheme under South 24-Pgs Mechanical Division PHE Dte. [Block:Canning-I]</t>
-[...14 lines deleted...]
-    <t>M/S. PS &amp; ASSOCIATES</t>
+    <t>Inter connection and rising main with supply of specials of Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block- Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-I) (SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/001022/2023-2024</t>
+  </si>
+  <si>
+    <t>3307/AD</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Dismantling work of Plain Cement Concrete Road and restoration work up to laying distribution work for Canning (Zone-I, II &amp; III) W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/001019/2023-2024</t>
+  </si>
+  <si>
+    <t>3304/AD</t>
+  </si>
+  <si>
+    <t>20/01/2024</t>
+  </si>
+  <si>
+    <t>ORD/001408/2023-2024</t>
+  </si>
+  <si>
+    <t>1147/CSD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
   </si>
   <si>
     <t>Payment of Electric Bill for new service connection under SMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00284/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-18</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01885/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-224</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
-    <t>Sinking of 3 (three) Nos. 300mm x 200mm dia. 360 mtr. deep Tubewell by D.R. Rig method using PVC Pipe &amp; Pre-packed Resin Bonded Gravel at 3 different Tubewell Sites for Augmentation of Canning Water Supply Scheme (Zone - II), Block - Canning - I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...68 lines deleted...]
-    <t>M/S M.G.CONSTRUCTION</t>
+    <t>BILL/04231/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-437</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>Additional Laying of pipe line to connect the balance area of Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block - Canning-I, under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Zone-III)</t>
+  </si>
+  <si>
+    <t>ORD/000278/2024-2025</t>
+  </si>
+  <si>
+    <t>2832/AD</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>Laying pipe line to connect the uncovered habitation and protection work at Augmentation of Canning (Zone- I, II &amp; III) W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (For Zone - II)</t>
+  </si>
+  <si>
+    <t>ORD/000355/2024-2025</t>
+  </si>
+  <si>
+    <t>2827/AD</t>
+  </si>
+  <si>
+    <t>26/12/2025</t>
   </si>
   <si>
     <t>Construction of 700 m³ capacity R.C.C OHR (based on Departmental Design &amp; Drawing) with 20 mtr. staging height including Geo- Technical investigation, foundation, pipeline connection and cost of pipes, specials etc. for Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) of Canning-I Block under Canning Sub- Division of Alipore Division, PHE Dte. (Zone - I) [SM/13116]</t>
   </si>
   <si>
     <t>ORD/000841/2024-2025</t>
   </si>
   <si>
     <t>4576/AD</t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>JYOTY SOLAR POWER</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Augmentation of Canning Zone-I PH-3 water supply sche under SMD,PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000645/2024-2025</t>
   </si>
   <si>
     <t>1023/SMSD</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
-    <t>M/S. S.S. ENTERPRISE</t>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 4 of Dakshin Redokhali water supply scheme Adjacent to Aug. of Canning W/S Sche. under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-I]</t>
+  </si>
+  <si>
+    <t>ORD/000123/2024-2025</t>
+  </si>
+  <si>
+    <t>2291/SMD</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Construction of 900 m³ capacity R.C.C OHR (based on Departmental Design &amp; Drawing) with 20 mtr. staging height including Geo- Technical investigation, foundation, pipeline connection and cost of pipes, specials etc. for Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) of Canning-I Block under Canning Sub- Division of Alipore Division, PHE Dte. (Zone - III) [SM/13116]</t>
   </si>
   <si>
     <t>ORD/000842/2024-2025</t>
   </si>
   <si>
     <t>4577/AD</t>
   </si>
   <si>
-    <t>Construction of boundary wall and Land development for T/W No - 3 Site for Augmentation of Canning W/S Scheme (Zone-I, II &amp; III), Block - Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (at Zone-III)</t>
-[...14 lines deleted...]
-    <t>JOYDEB MANNA</t>
+    <t>Dismantling work of Plain Cement Concrete Road and restoration work (Canning Station areas) for laying distribution work of Augmentation of Canning Water Supply Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (Zone-III) ( SM/13116)</t>
+  </si>
+  <si>
+    <t>ORD/000546/2024-2025</t>
+  </si>
+  <si>
+    <t>3717/AD</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>19/07/2026</t>
+  </si>
+  <si>
+    <t>M.P. ENTERPRISE (II)</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 4 of Dakshin Redokhali water supply scheme (Adjacent to Aug. of Canning W/S Sche.) under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-I]</t>
   </si>
   <si>
     <t>ORD/000240/2024-2025</t>
   </si>
   <si>
     <t>2483/SMD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
-    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Augmentation of Canning Zone-I PH-1 water supply sche under SMD,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000643/2024-2025</t>
   </si>
   <si>
     <t>1026/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Augmentation of Canning Zone-I PH-2 water supply sche under SMD,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000644/2024-2025</t>
   </si>
   <si>
     <t>1025/SMSD</t>
   </si>
   <si>
-    <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Canning W/S Scheme (Zone-I), Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. II]</t>
-[...67 lines deleted...]
-  <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing on Augmentation of Canning PWSS (Zone-I, II, and III) , Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (Canning (Zone-II), Pump House No. - II)</t>
   </si>
   <si>
     <t>ORD/001909/2023-2024</t>
   </si>
   <si>
     <t>222/AD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>M/S. BABA KAPIL MUNI ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 3 (three) Nos. 300mm x 200mm dia. 360 mtr. deep Tubewell by D.R. Rig method using PVC Pipe &amp; Pre-packed Resin Bonded Gravel at 3 different Tubewell Sites for Augmentation of Canning Water Supply Scheme (Zone - I), Block - Canning - I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>AQUATECH ENGINEERS</t>
+    <t>Supply &amp; Installation of LED board at Zone-I, PH-3 of Canning (Aug) water supply scheme under South 24-Pgs Mechanical Division, PHE Dte.[SM/13116]</t>
+  </si>
+  <si>
+    <t>ORD/000397/2024-2025</t>
+  </si>
+  <si>
+    <t>1225/SMSD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>14/09/2024</t>
+  </si>
+  <si>
+    <t>SEN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of toilet including sanitary arrangement and other allied works at Canning Sub-Division Office of Canning (Zone-I, II &amp; III) PWSS, under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001062/2024-2025</t>
+  </si>
+  <si>
+    <t>1293/CSD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>D.R.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at Zone-I, PH-1 &amp; 2 of Canning (Aug) water supply scheme under South 24-Pgs Mechanical Division PHE Dte.[SM/13116]</t>
+  </si>
+  <si>
+    <t>ORD/000384/2024-2025</t>
+  </si>
+  <si>
+    <t>1226/SMSD</t>
+  </si>
+  <si>
+    <t>Erection of display board at headwork site for various location under Canning Sub-Division of Alipore Division, PHE Dte. (South 24 Parganas) (Block Name :- Canning-I) Name of PWSS :- Budhkhali, Daria, Taldi, Dakshin Rendokhali, Moukhali, Banibadabelekhali, Uttar Angadberia, Canning (Zone-I), Canning (Zone-II), Canning (Zone-III), Adhia and Adhia (Part-B) [Kankradaha] (For 12 (Twelve) nos. Location)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD,Junior Engineer, 4 CSD,Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000964/2024-2025</t>
+  </si>
+  <si>
+    <t>1176/CSD</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>GANGA TUBEWELL AND HARDWARE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000731/2023-2024</t>
   </si>
   <si>
     <t>554/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Restoration of Thunkati Canning Road South 24 Pags. Highway Division damaged caused due to laying of water pipe lines by PHED under Canning Sub Division of Alipore Division</t>
+  </si>
+  <si>
+    <t>BILL/01323/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-622</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
+  </si>
+  <si>
     <t>Quotation for new service(power) connection at Canning Zone-I PH-3 water supply scheme under Canning -I block PHE dte. (Application ID:-1007778243) (Ref ID:-106599139)</t>
   </si>
   <si>
     <t>BILL/00396/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-103</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>Quotation for new service (Power) confection at Canning Zone-I PH-1 water supply scheme under Canning -I block Under SMD PHE dte. (Ref ID:-106606286) (App ID:-1007793891)</t>
   </si>
   <si>
     <t>BILL/00398/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-105</t>
   </si>
   <si>
-    <t>BILL/04231/2023-2024</t>
-[...22 lines deleted...]
-  <si>
     <t>Quotation for new service(power) connection Canning Zone-I ,PH-2 water supply scheme under Canning -I block under SMD PHE dte. (Ref ID:-106606285) (App ID:-1007793877)</t>
   </si>
   <si>
     <t>BILL/00397/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-104</t>
   </si>
   <si>
-    <t>Laying distribution system for piped Water Supply Scheme for Augumentation of Canning PWSS Zone-III Block Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
-[...136 lines deleted...]
-  <si>
     <t>Construction of 700 m³ capacity R.C.C OHR (based on Departmental Design &amp; Drawing) with 20 mtr. staging height including Geo- Technical investigation, foundation, pipeline connection and cost of pipes, specials etc. for Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) of Canning-I Block under Canning Sub- Division of Alipore Division, PHE Dte. (Zone - II) [SM/13116]</t>
   </si>
   <si>
     <t>ORD/002853/2024-2025</t>
   </si>
   <si>
     <t>1153/AD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>RIVER BENZ CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of boundary wall at Pump House - 2 at Ground Water Based Augmentation Piped Water Supply Scheme of Canning (Zone-I, II &amp; III) W/S Scheme Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (Zone - II)</t>
-[...143 lines deleted...]
-    <t>D.R.CONSTRUCTION</t>
+    <t>Laying of additional pipeline, road restoration works etc. under the Augmentation of Canning PWSS (Zone-I) W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001645/2026-2027</t>
+  </si>
+  <si>
+    <t>3712/AD</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1386,51 +1332,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W65"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1527,3802 +1473,3619 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>63.16</v>
+        <v>63.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>54.81</v>
+        <v>38.07</v>
       </c>
       <c r="R3" s="4">
-        <v>86.77</v>
+        <v>60.24</v>
       </c>
       <c r="S3" s="4">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>6.76</v>
+        <v>63.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.94</v>
+        <v>54.81</v>
       </c>
       <c r="R4" s="4">
-        <v>87.76</v>
+        <v>86.77</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>6.77</v>
+        <v>195.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.64</v>
+        <v>113.17</v>
       </c>
       <c r="R5" s="4">
-        <v>83.39</v>
+        <v>57.98</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>6.73</v>
+        <v>39.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.65</v>
+        <v>24.73</v>
       </c>
       <c r="R6" s="4">
-        <v>83.87</v>
+        <v>62.39</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>6.98</v>
+        <v>6.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.76</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>59.17</v>
+        <v>6.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.64</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.39</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>83.63</v>
+        <v>6.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.87</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>56.93</v>
+        <v>6.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>6.99</v>
+        <v>232.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>6.77</v>
+        <v>167.38</v>
       </c>
       <c r="R11" s="4">
-        <v>96.84</v>
+        <v>71.93</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>2.23</v>
+        <v>268.06</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.21</v>
+        <v>232.53</v>
       </c>
       <c r="R12" s="4">
-        <v>99.22</v>
+        <v>86.74</v>
       </c>
       <c r="S12" s="4">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="P13" s="4">
-        <v>0.98</v>
+        <v>69.38</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>98.07</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I14" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="P14" s="4">
-        <v>0.78</v>
+        <v>59.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="E15" s="10" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>24.12</v>
+        <v>83.63</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="P16" s="4">
-        <v>9.33</v>
+        <v>55.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="P17" s="4">
-        <v>63.19</v>
+        <v>49.11</v>
       </c>
       <c r="Q17" s="4">
-        <v>38.07</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>60.24</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="P18" s="4">
-        <v>232.69</v>
+        <v>50.57</v>
       </c>
       <c r="Q18" s="4">
-        <v>167.38</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>71.93</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="P19" s="4">
-        <v>50.57</v>
+        <v>61.49</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>60.01</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>97.6</v>
       </c>
       <c r="S19" s="4">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="P20" s="4">
-        <v>14.05</v>
+        <v>56.93</v>
       </c>
       <c r="Q20" s="4">
-        <v>11.21</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>79.76</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>117</v>
+        <v>51</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="P21" s="4">
-        <v>8.94</v>
+        <v>7</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>6.71</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>95.76</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>123</v>
+        <v>51</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>124</v>
+        <v>52</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="P22" s="4">
-        <v>220.03</v>
+        <v>6.78</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>6.07</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>89.46</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
+        <v>109</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>131</v>
+        <v>51</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>132</v>
+        <v>52</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>133</v>
+        <v>105</v>
       </c>
       <c r="P23" s="4">
-        <v>0.88</v>
+        <v>6.78</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>6.7</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.83</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>135</v>
+        <v>113</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>123</v>
+        <v>51</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>124</v>
+        <v>52</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P24" s="4">
-        <v>288.41</v>
+        <v>6.99</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>6.77</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>96.84</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>137</v>
+        <v>115</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>139</v>
+        <v>117</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>140</v>
+        <v>118</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>141</v>
+        <v>119</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>142</v>
+        <v>32</v>
       </c>
       <c r="P25" s="4">
-        <v>6.11</v>
+        <v>0.56</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>145</v>
+        <v>122</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>146</v>
+        <v>123</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>148</v>
+        <v>125</v>
       </c>
       <c r="P26" s="4">
-        <v>10.82</v>
+        <v>71.43</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>59.66</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>83.52</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="P27" s="4">
-        <v>0.88</v>
+        <v>113.4</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>84.9</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>74.87</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="E28" s="10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>0.88</v>
+        <v>17.47</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>36</v>
+        <v>138</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>158</v>
+        <v>69</v>
       </c>
       <c r="P29" s="4">
-        <v>6.78</v>
+        <v>34.3</v>
       </c>
       <c r="Q29" s="4">
-        <v>6.7</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>98.83</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>36</v>
+        <v>138</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="P30" s="4">
-        <v>7</v>
+        <v>14.05</v>
       </c>
       <c r="Q30" s="4">
-        <v>6.71</v>
+        <v>11.21</v>
       </c>
       <c r="R30" s="4">
-        <v>95.76</v>
+        <v>79.76</v>
       </c>
       <c r="S30" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>36</v>
+        <v>152</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>37</v>
+        <v>153</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="P31" s="4">
-        <v>6.78</v>
+        <v>2.23</v>
       </c>
       <c r="Q31" s="4">
-        <v>6.07</v>
+        <v>2.21</v>
       </c>
       <c r="R31" s="4">
-        <v>89.46</v>
+        <v>99.22</v>
       </c>
       <c r="S31" s="4">
         <v>98</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>99</v>
+        <v>160</v>
       </c>
       <c r="P32" s="4">
-        <v>0.56</v>
+        <v>0.78</v>
       </c>
       <c r="Q32" s="4">
-        <v>0.56</v>
+        <v>0.78</v>
       </c>
       <c r="R32" s="4">
-        <v>99.47</v>
+        <v>100</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>170</v>
-[...6 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>111</v>
+        <v>164</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>64</v>
+        <v>166</v>
       </c>
       <c r="P33" s="4">
-        <v>38.83</v>
+        <v>0.98</v>
       </c>
       <c r="Q33" s="4">
-        <v>34.94</v>
+        <v>0.96</v>
       </c>
       <c r="R33" s="4">
-        <v>89.98</v>
+        <v>98.07</v>
       </c>
       <c r="S33" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>68</v>
+        <v>167</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>176</v>
+        <v>138</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>73</v>
+        <v>171</v>
       </c>
       <c r="P34" s="4">
-        <v>2.84</v>
+        <v>15.95</v>
       </c>
       <c r="Q34" s="4">
-        <v>2.55</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>89.6</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>183</v>
+        <v>43</v>
       </c>
       <c r="P35" s="4">
-        <v>6.54</v>
+        <v>38.83</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>34.94</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>89.98</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>184</v>
+        <v>149</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>189</v>
+        <v>154</v>
       </c>
       <c r="P36" s="4">
-        <v>71.43</v>
+        <v>2.84</v>
       </c>
       <c r="Q36" s="4">
-        <v>59.66</v>
+        <v>2.55</v>
       </c>
       <c r="R36" s="4">
-        <v>83.52</v>
+        <v>89.6</v>
       </c>
       <c r="S36" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="P37" s="4">
-        <v>226.04</v>
+        <v>24.12</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>91</v>
+        <v>184</v>
       </c>
       <c r="P38" s="4">
-        <v>4.47</v>
+        <v>9.33</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>91</v>
+        <v>184</v>
       </c>
       <c r="P39" s="4">
-        <v>5.17</v>
+        <v>4.79</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O40" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="E40" s="10" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="P40" s="4">
-        <v>4.79</v>
+        <v>75.69</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>20.53</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>27.12</v>
       </c>
       <c r="S40" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-      <c r="J41" s="13"/>
+        <v>196</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K41" s="4" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>209</v>
+        <v>69</v>
       </c>
       <c r="P41" s="4">
-        <v>8.73</v>
+        <v>141.64</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-      <c r="J42" s="13"/>
+        <v>200</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K42" s="4" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>91</v>
+        <v>205</v>
       </c>
       <c r="P42" s="4">
-        <v>3.95</v>
+        <v>220.03</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>40</v>
+        <v>129</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>54</v>
+        <v>209</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="P43" s="4">
-        <v>268.06</v>
+        <v>0.88</v>
       </c>
       <c r="Q43" s="4">
-        <v>232.53</v>
+        <v>0</v>
       </c>
       <c r="R43" s="4">
-        <v>86.74</v>
+        <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>54</v>
+        <v>214</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>56</v>
+        <v>216</v>
       </c>
       <c r="P44" s="4">
-        <v>55.75</v>
+        <v>10.82</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>54</v>
+        <v>203</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="P45" s="4">
-        <v>49.11</v>
+        <v>288.41</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K46" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="O46" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="L46" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P46" s="4">
-        <v>61.49</v>
+        <v>41.04</v>
       </c>
       <c r="Q46" s="4">
-        <v>60.01</v>
+        <v>4.72</v>
       </c>
       <c r="R46" s="4">
-        <v>97.6</v>
+        <v>11.5</v>
       </c>
       <c r="S46" s="4">
         <v>98</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="K47" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="I47" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K47" s="4" t="s">
+      <c r="L47" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="M47" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="M47" s="4" t="s">
+      <c r="N47" s="4" t="s">
         <v>230</v>
       </c>
-      <c r="N47" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O47" s="4" t="s">
-        <v>133</v>
+        <v>216</v>
       </c>
       <c r="P47" s="4">
-        <v>113.4</v>
+        <v>10.82</v>
       </c>
       <c r="Q47" s="4">
-        <v>84.9</v>
+        <v>0</v>
       </c>
       <c r="R47" s="4">
-        <v>74.87</v>
+        <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="K48" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="I48" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="4" t="s">
+      <c r="L48" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="L48" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M48" s="4" t="s">
-        <v>111</v>
+        <v>209</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>235</v>
+        <v>210</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="P48" s="4">
-        <v>17.47</v>
+        <v>0.88</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="L49" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="I49" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M49" s="4" t="s">
-        <v>111</v>
+        <v>209</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>239</v>
+        <v>210</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>56</v>
+        <v>134</v>
       </c>
       <c r="P49" s="4">
-        <v>34.3</v>
+        <v>0.88</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K50" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="N50" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="L50" s="4" t="s">
+      <c r="O50" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="M50" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P50" s="4">
-        <v>75.69</v>
+        <v>6.54</v>
       </c>
       <c r="Q50" s="4">
-        <v>20.53</v>
+        <v>0</v>
       </c>
       <c r="R50" s="4">
-        <v>27.12</v>
+        <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="K51" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="I51" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K51" s="4" t="s">
+      <c r="L51" s="4" t="s">
         <v>245</v>
       </c>
-      <c r="L51" s="4" t="s">
+      <c r="M51" s="4" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>247</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>56</v>
+        <v>248</v>
       </c>
       <c r="P51" s="4">
-        <v>141.64</v>
+        <v>0.39</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>148</v>
+        <v>254</v>
       </c>
       <c r="P52" s="4">
-        <v>10.82</v>
+        <v>4.82</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>95</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
       <c r="J53" s="13" t="s">
-        <v>40</v>
+        <v>129</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="P53" s="4">
-        <v>41.04</v>
+        <v>0.78</v>
       </c>
       <c r="Q53" s="4">
-        <v>4.72</v>
+        <v>0</v>
       </c>
       <c r="R53" s="4">
-        <v>11.5</v>
+        <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>33</v>
+        <v>259</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>260</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>261</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>262</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>263</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>264</v>
       </c>
       <c r="P54" s="4">
-        <v>220.05</v>
+        <v>2.89</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="I55" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="13" t="s">
+      <c r="I55" s="13"/>
+      <c r="J55" s="13"/>
+      <c r="K55" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="K55" s="4" t="s">
+      <c r="L55" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="L55" s="4" t="s">
+      <c r="M55" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="M55" s="4" t="s">
+      <c r="N55" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="O55" s="4" t="s">
         <v>269</v>
       </c>
-      <c r="N55" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P55" s="4">
-        <v>8</v>
+        <v>226.04</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
+      <c r="K56" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="L56" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="I56" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K56" s="4" t="s">
+      <c r="M56" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="L56" s="4" t="s">
+      <c r="N56" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="O56" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="M56" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P56" s="4">
-        <v>29.51</v>
+        <v>8.73</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="I57" s="13"/>
+      <c r="J57" s="13"/>
+      <c r="K57" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="L57" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="I57" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K57" s="4" t="s">
+      <c r="M57" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="L57" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N57" s="4" t="s">
-        <v>141</v>
+        <v>278</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>280</v>
+        <v>184</v>
       </c>
       <c r="P57" s="4">
-        <v>15.95</v>
+        <v>4.47</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="I58" s="13"/>
+      <c r="J58" s="13"/>
+      <c r="K58" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="L58" s="4" t="s">
         <v>281</v>
       </c>
-      <c r="I58" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M58" s="4" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>286</v>
+        <v>184</v>
       </c>
       <c r="P58" s="4">
-        <v>0.39</v>
+        <v>5.17</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>287</v>
-[...6 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="I59" s="13"/>
+      <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>286</v>
+        <v>184</v>
       </c>
       <c r="P59" s="4">
-        <v>0.78</v>
+        <v>3.95</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="I60" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J60" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K60" s="4" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>54</v>
+        <v>288</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>64</v>
+        <v>290</v>
       </c>
       <c r="P60" s="4">
-        <v>195.19</v>
+        <v>220.05</v>
       </c>
       <c r="Q60" s="4">
-        <v>113.17</v>
+        <v>0</v>
       </c>
       <c r="R60" s="4">
-        <v>57.98</v>
+        <v>0</v>
       </c>
       <c r="S60" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J61" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K61" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="L61" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="M61" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="N61" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="L61" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O61" s="4" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="P61" s="4">
-        <v>39.63</v>
+        <v>119.08</v>
       </c>
       <c r="Q61" s="4">
-        <v>24.73</v>
+        <v>0</v>
       </c>
       <c r="R61" s="4">
-        <v>62.39</v>
+        <v>0</v>
       </c>
       <c r="S61" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
-      <c r="A62" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A62" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="14"/>
+      <c r="I62" s="14"/>
+      <c r="J62" s="14"/>
+      <c r="K62" s="8"/>
+      <c r="L62" s="8"/>
+      <c r="M62" s="8"/>
+      <c r="N62" s="8"/>
+      <c r="O62" s="8">
+        <v>3147.8</v>
+      </c>
+      <c r="P62" s="8">
+        <v>957.18</v>
+      </c>
+      <c r="Q62" s="8">
+        <v>30.41</v>
+      </c>
+      <c r="R62" s="8"/>
+      <c r="S62" s="8"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
-    <row r="63" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A65:N65"/>
+    <mergeCell ref="A62:N62"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>