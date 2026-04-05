--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,132 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>Kulpi</t>
+  </si>
+  <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Ground Water Based Mini Piped Water Supply Scheme (maximum 100 nos. households) of Kamarchak village of Kamarchak Gram Panchayet in Kulpi Block considering 1 no Tubewell (150 mm x 100 mm x 300 m depth), PVC Tank 15000 Lit, 1.2 km distribution system, Bou</t>
+  </si>
+  <si>
+    <t>SM/12758</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Sinking of 150 X100 mm dia. X 360 Mtr. Depth Rig bored Tube wells, Ground Water Recharge Structure of Tubewell,construction of boundary fencing, MS gate, land development, approach road, Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water Based Mini Piped Water Supply Scheme for the Kamarchak having village with maximum 91 nos. households, Block - Diamond Harbour -I under Diamond Harbour Sub Division of Alipore Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001736/2022-2023</t>
+  </si>
+  <si>
+    <t>11765/AD</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>22/04/2023</t>
+  </si>
+  <si>
+    <t>BARI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Kamarchak Mini piped water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kulpi]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I</t>
+  </si>
+  <si>
+    <t>ORD/000604/2022-2023</t>
+  </si>
+  <si>
+    <t>695/SMD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>11/06/2023</t>
+  </si>
+  <si>
+    <t>M/S. BABUSONA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000869/2023-2024</t>
+  </si>
+  <si>
+    <t>776/AD</t>
+  </si>
+  <si>
+    <t>03/02/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +232,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +585,388 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="D3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>32.29</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
+        <v>0</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="4">
+        <v>8.85</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.56</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>41.69</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>