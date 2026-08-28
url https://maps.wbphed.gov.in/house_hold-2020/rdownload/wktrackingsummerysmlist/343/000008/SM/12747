--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,159 +89,159 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED MINI PIPED WATER SUPPLY SCHEME FOR KHUN KHALI (PART-III), UNDER ALIPORE DIVISION, PHE DTE., BLOCK : CANNING-II, DISTRICT : SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/12747</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 150 X 100 mm dia. X 360 Mtr. Depth Rig bored Tube wells, Ground Water Recharge Structure of Tubewell, Construction of Switch Room (3750 x 2550), Construction of soak pit, pavement, boundary fencing, MS gate, land development, approach road, Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water Based Mini Piped Water Supply Scheme for the Khunkhali (Part - III) having village with maximum 105 nos. households, Block - Canning -II under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000661/2022-2023</t>
+  </si>
+  <si>
+    <t>6166/AD</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>SWASTIK CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Khunkhali (Zone-III) Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Canning-II Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001912/2022-2023</t>
   </si>
   <si>
     <t>5152/AD</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>05/11/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Khunkhali (Part-III) Mini piped water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000584/2022-2023</t>
+  </si>
+  <si>
+    <t>641/SMD</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>KAMAKHYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000180/2023-2024</t>
   </si>
   <si>
     <t>1133/AD</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00389/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-56</t>
+  </si>
+  <si>
+    <t>09/06/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00518/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-79</t>
   </si>
   <si>
     <t>13/06/2023</t>
-  </si>
-[...58 lines deleted...]
-    <t>KAMAKHYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,401 +771,401 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.31</v>
+        <v>37.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>25.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.65</v>
+        <v>0.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.4</v>
+        <v>8.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.81</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.86</v>
+        <v>0.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>37.67</v>
+        <v>4.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>8.8</v>
+        <v>2.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>54.69</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>33.97</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>62.11</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>