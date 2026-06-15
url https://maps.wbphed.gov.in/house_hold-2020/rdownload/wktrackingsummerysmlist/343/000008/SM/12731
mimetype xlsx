--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,68 @@
     <t>13/10/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 1 no. 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with soil investigation, Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc. for Augmentation of Kusumtala Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) (SM/12731)</t>
   </si>
   <si>
     <t>ORD/000304/2024-2025</t>
   </si>
   <si>
     <t>2687/AD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>14/02/2026</t>
   </si>
   <si>
     <t>L.N. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Kusumtala PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (SM/12731)</t>
+  </si>
+  <si>
+    <t>ORD/003199/2023-2024</t>
+  </si>
+  <si>
+    <t>1093/KSD</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,73 +747,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -892,54 +910,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -953,54 +971,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>5.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1541,54 +1559,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>250.59</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>236.6</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>94.42</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1616,87 +1634,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>279.17</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.48</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>628.23</v>
+      </c>
+      <c r="P17" s="8">
+        <v>246.9</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>39.3</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>