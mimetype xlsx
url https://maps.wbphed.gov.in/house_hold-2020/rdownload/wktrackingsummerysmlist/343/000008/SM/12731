--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,59 +89,77 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED KUSUMTALA, PIPE WATER SUPPLY SCHEME Phase-B, UNDER ALIPORE DIVISION, BLOCK : NAMKHANA, DISTRICT : SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/12731</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Kusumtala Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 350]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000547/2022-2023</t>
+  </si>
+  <si>
+    <t>5723/AD</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Surging and repairing of 1st Tube well of Kusumtala Water Supply Scheme under JJM, Block - Namkhana under Kakdwip Sub-Division under Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000597/2022-2023</t>
   </si>
   <si>
     <t>5922/AD</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (KUSUMTALA PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000488/2022-2023</t>
   </si>
   <si>
     <t>4191/AD</t>
   </si>
   <si>
     <t>22/08/2022</t>
@@ -176,189 +194,171 @@
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Replacement Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Head Work Site of Kusumtala W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000922/2023-2024</t>
   </si>
   <si>
     <t>2975/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>S. CHAKRABORTY AND CO.</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Kusumtala, Bagdanga, Baliara PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002138/2023-2024</t>
+  </si>
+  <si>
+    <t>939/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Kusumtala PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (SM/12731)</t>
+  </si>
+  <si>
+    <t>ORD/003199/2023-2024</t>
+  </si>
+  <si>
+    <t>1093/KSD</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000494/2023-2024</t>
   </si>
   <si>
     <t>4793/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000291/2023-2024</t>
   </si>
   <si>
     <t>3086/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
+    <t>Construction of 1 no. 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with soil investigation, Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc. for Augmentation of Kusumtala Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) (SM/12731)</t>
+  </si>
+  <si>
+    <t>ORD/000304/2024-2025</t>
+  </si>
+  <si>
+    <t>2687/AD</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>L.N. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 3rd Tubewell Site for Augmentation of Kusumtala W/S scheme, Block : Namkhana under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/12731)</t>
   </si>
   <si>
     <t>ORD/000417/2024-2025</t>
   </si>
   <si>
     <t>3068/AD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>M/S. PAPIYA ENTERPRISE</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Kusumtala, Bagdanga, Baliara PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000544/2023-2024</t>
   </si>
   <si>
     <t>28/AD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>RTOR000988/2023-2024</t>
   </si>
   <si>
     <t>1781/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RTOR000783/2023-2024</t>
   </si>
   <si>
     <t>627/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,57 +907,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.1</v>
+        <v>250.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.09</v>
+        <v>236.6</v>
       </c>
       <c r="R3" s="4">
-        <v>99.92</v>
+        <v>94.42</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -968,770 +968,772 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.21</v>
+        <v>5.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.21</v>
+        <v>5.09</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.92</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>10.71</v>
+        <v>5.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.21</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>22.7</v>
+        <v>10.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>25.9</v>
+        <v>22.7</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>10.67</v>
+        <v>0.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>0.54</v>
+        <v>25.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.08</v>
+        <v>0.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>14.03</v>
+        <v>279.17</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>0.75</v>
+        <v>10.67</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="P14" s="4">
-        <v>250.59</v>
+        <v>2.08</v>
       </c>
       <c r="Q14" s="4">
-        <v>236.6</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>94.42</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="P15" s="4">
-        <v>279.17</v>
+        <v>14.03</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="P16" s="4">
-        <v>0.48</v>
+        <v>0.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>628.23</v>