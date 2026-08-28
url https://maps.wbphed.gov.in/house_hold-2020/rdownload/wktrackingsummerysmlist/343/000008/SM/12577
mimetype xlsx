--- v0 (2026-04-05)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,147 +80,150 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Diamond Harbour-II</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Ground Water Based Mini Piped Water Supply Scheme (maximum 50 nos. households) of KALIKAMERYA village of Sarisha Gram Panchayet in Diamond Harbour-II Block considering 1 no Tubewell (150 mm x 100 mm x 300 m depth), PVC Tank 7500 Lit, 1.2 km distribution s</t>
+  </si>
+  <si>
+    <t>SM/12577</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Sinking of 150 X100 mm dia. X 360 Mtr. Depth Rig bored Tube wells, Ground Water Recharge Structure of Tubewell, construction of Switch Room (3750 x 2550), Construction of soak pit, pavement, boundary fencing, MS gate, land development, approach road, Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water Based Mini Piped Water Supply Scheme for the KALIKAMERYA having village with maximum 34 nos. households, Block - Diamond Harbour -II under Diamond Harbour Sub Division of Alipore Division, PHE Dte,</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 2 DHSD,Junior Engineer 3 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001124/2022-2023</t>
+  </si>
+  <si>
+    <t>8768/AD</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISE (II)</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground Water Based Mini Piped Water Supply Scheme (maximum 50 nos. households) of KALIKAMERYA village of Sarisha Gram Panchayet in Diamond Harbour-II Block considering 1 no Tubewell (150 mm x 100 mm x 300 m depth), PVC Tank 7500 Lit, 1.2 km distribution s</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Kalikamerya water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Diamond Harbour-II]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000546/2022-2023</t>
   </si>
   <si>
     <t>409/SMD</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>P.K. ENTERPRISE</t>
   </si>
   <si>
-    <t>Alipore Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000885/2023-2024</t>
   </si>
   <si>
     <t>759/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Payment for new power connection at Kalikamerya PH- I (JL 16, Plot 216/601) under Diamond Harbour- II Block, Dist.- South 24 Pgs. Application No.- 1007639138 Ref. ID- 106542411</t>
+  </si>
+  <si>
+    <t>BILL/00380/2024-2025</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation payment for new connection at pump house No.-I under Kalikamerya water supply Scheme, South 24 Parganas Mechanical Division, PHE Dte. ( Block- Diamond Harbour-II) Memo No. 1007923539/Quot/03, Dt. 12/07/2024 Ref. ID: 106665830 [ SM/12577 ]</t>
   </si>
   <si>
     <t>BILL/01409/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-328</t>
   </si>
   <si>
     <t>31/08/2024</t>
-  </si>
-[...31 lines deleted...]
-    <t>S.S. ENTERPRISE (II)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,307 +774,307 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.25</v>
+        <v>26.74</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.21</v>
+        <v>9.25</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.71</v>
+        <v>0.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>7.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>26.74</v>
+        <v>2.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>46.53</v>
       </c>
       <c r="P8" s="8">
         <v>0</v>
       </c>
       <c r="Q8" s="8">
         <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>