--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -80,102 +80,102 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Canning-II</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Ground Water Based Mini Piped Water Supply Scheme (maximum 100 nos. households) of BAINTALA village of Tambuldaha-I Gram Panchayet in Canning-II Block considering 1 no Tubewell (150 mm x 100 mm x 300 m depth), PVC Tank 15000 Lit, 1.2 km distribution syste</t>
+  </si>
+  <si>
+    <t>SM/12575</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Sinking of 150 X 100 mm dia. X 300 Mtr. Depth Rig bored Tube wells, Construction of Switch Room (3750 X 3750), Construction of boundary fencing, MS grilll type gate, land development, Pipe connections, Laying of delivery main &amp; Laying of Distribution System, Providing Functional Household Tap Connection, Supplying and installation PVC storage tank etc. of Ground Water Based Mini Piped Water Supply Scheme for the Baintala having village with maximum 66 nos. households, Block - Canning -II under Canning Sub Division of Alipore Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000953/2022-2023</t>
+  </si>
+  <si>
+    <t>7807/AD</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
+  </si>
+  <si>
+    <t>M/S SEKH ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground Water Based Mini Piped Water Supply Scheme (maximum 100 nos. households) of BAINTALA village of Tambuldaha-I Gram Panchayet in Canning-II Block considering 1 no Tubewell (150 mm x 100 mm x 300 m depth), PVC Tank 15000 Lit, 1.2 km distribution syste</t>
-[...7 lines deleted...]
-  <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/04681/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-512</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...25 lines deleted...]
-    <t>M/S SEKH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -704,141 +704,141 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.7</v>
+        <v>34.11</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>34.11</v>
+        <v>4.7</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>38.82</v>