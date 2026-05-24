--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -504,50 +504,59 @@
     <t>20/09/2022</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>Continuation work order for the work of Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Executive Engineer, Alipore Division, PHE Dte. for the period from 01.07.2024 to 31.12.2024</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ-II</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000374/2024-2025</t>
   </si>
   <si>
     <t>2793/AD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connection etc. for Augmentation of Taktipur Zone- I W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/11876)</t>
+  </si>
+  <si>
+    <t>ORD/000210/2024-2025</t>
+  </si>
+  <si>
+    <t>2593/AD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -936,51 +945,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1097,54 +1106,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.99</v>
       </c>
       <c r="S3" s="4">
         <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1158,54 +1167,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1217,54 +1226,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>2.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.81</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1278,54 +1287,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1339,54 +1348,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>36.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>34.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.92</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1685,54 +1694,54 @@
       <c r="I13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>19.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.37</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>48.13</v>
       </c>
       <c r="S13" s="4">
         <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1744,54 +1753,54 @@
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>2.4</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.56</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>64.97</v>
       </c>
       <c r="S14" s="4">
         <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1805,54 +1814,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>11.72</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>6.93</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>59.11</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2110,54 +2119,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P20" s="4">
         <v>44.25</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>35.71</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>80.71</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2171,54 +2180,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P21" s="4">
         <v>38.33</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>33.02</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>86.15</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2232,54 +2241,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P22" s="4">
         <v>0.94</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.31</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>33.32</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2407,54 +2416,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P25" s="4">
         <v>211.19</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>47.17</v>
       </c>
       <c r="S25" s="4">
         <v>85</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2468,54 +2477,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>156</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P26" s="4">
         <v>260.4</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>200.35</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>76.94</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2529,101 +2538,162 @@
       <c r="I27" s="13" t="s">
         <v>158</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>159</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>162</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>163</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P27" s="4">
         <v>2.4</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>2.29</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>95.39</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>164</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P28" s="4">
+        <v>40.35</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>2.74</v>
+      </c>
+      <c r="R28" s="4">
+        <v>6.79</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>844.05</v>
+      </c>
+      <c r="P29" s="8">
+        <v>434.42</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>51.47</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>