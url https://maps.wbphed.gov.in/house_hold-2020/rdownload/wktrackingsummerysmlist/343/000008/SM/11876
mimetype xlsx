--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,288 +89,390 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION FOR GROUND WATER BASED TAKTIPUR ABAD (ZONE - I &amp; II), PIPED WATER SUPPLY SCHEME Phase-B, UNDER ALIPORE DIVISION, BLOCK : KAKDWIP, DISTRICT : SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/11876</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Executive Engineer, Alipore Division, PHE Dte. for the period from 22.07.2022 to 21.01.2023.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000377/2022-2023</t>
+  </si>
+  <si>
+    <t>130/HQ-II/AD</t>
+  </si>
+  <si>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>BISWADIP SIKDAR</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 2 Nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Taktipur Abad (Zone-I &amp; II) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000553/2022-2023</t>
+  </si>
+  <si>
+    <t>5727/AD</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S B.M. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Taktipur Abad (Zone-I &amp; II) Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I)</t>
+  </si>
+  <si>
+    <t>ORD/000504/2022-2023</t>
+  </si>
+  <si>
+    <t>5090/AD</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>MAJUMDER ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I&amp;II for Augmentation of Taktipur Abad water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000433/2022-2023</t>
+  </si>
+  <si>
+    <t>3829/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Augmentation of Taktipur Abad (Zone-I &amp; II) W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000363/2022-2023</t>
+  </si>
+  <si>
+    <t>4118/AD</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>02/10/2022</t>
+  </si>
+  <si>
+    <t>SARADA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Executive Engineer, Alipore Division, PHE Dte. for the period from 01.12.2022 to 15.12.2022</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001062/2022-2023</t>
   </si>
   <si>
     <t>384/HQ-II/AD</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>PRIYANKI SADHUKHAN</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme ( TAKTIPUR ABAD (ZONE - I &amp; II) PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 4, Raidghi Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000493/2022-2023</t>
   </si>
   <si>
     <t>1977/AD</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
     <t>04/08/2022</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
   </si>
   <si>
-    <t>Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Executive Engineer, Alipore Division, PHE Dte. for the period from 22.07.2022 to 21.01.2023.</t>
-[...14 lines deleted...]
-    <t>BISWADIP SIKDAR</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000086/2022-2023</t>
+  </si>
+  <si>
+    <t>5593/AD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Taktipur Zone - I &amp; II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_4, Raidighi Sub Division</t>
   </si>
   <si>
     <t>ORD/000045/2023-2024</t>
   </si>
   <si>
     <t>30/KSD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Augmentation of Taktipur Abad (Zone-I &amp; II) W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...29 lines deleted...]
-    <t>Resource Division</t>
+    <t>Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Executive Engineer, Alipore Division, PHE Dte. for the period from 01.07.2023 to 31.12.2023.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/000397/2023-2024</t>
+  </si>
+  <si>
+    <t>102/HQ-II/AD</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>M/S P. B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Taktipur Abad Zone-II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000634/2023-2024</t>
+  </si>
+  <si>
+    <t>2462/AD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>08/10/2023</t>
+  </si>
+  <si>
+    <t>M/S M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Zone-I &amp; II PH-1 of Taktipur Abad Augmentation W/S Scheme under JJM under south 24 pgs Mechanical Division PHE Dte. [Block- Kakdwip]</t>
+  </si>
+  <si>
+    <t>ORD/002021/2023-2024</t>
+  </si>
+  <si>
+    <t>868-AE-I-SMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>19/08/2023</t>
+  </si>
+  <si>
+    <t>Allied works for pile and pile cap portion regarding the construction of 300 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Taktipur Abad Zone-I W/S Scheme, South 24 Parganas, Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000279/2023-2024</t>
+  </si>
+  <si>
+    <t>1429/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Taktipur Abad Zone - I &amp; II, Chandipur, Bamanagar, Gangadharpur Zone - I &amp;II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002141/2023-2024</t>
+  </si>
+  <si>
+    <t>941/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
   </si>
   <si>
     <t>RTOR000463/2023-2024</t>
   </si>
   <si>
     <t>4724/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>RTOR000270/2023-2024</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00018/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-02</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment of electric bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01560/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-451</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I&amp;II for Augmentation of Taktipur Abad water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
-[...77 lines deleted...]
-    <t>19/08/2023</t>
+    <t>BILL/03867/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-399</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>Continuation work order for the work of Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Executive Engineer, Alipore Division, PHE Dte. for the period from 01.07.2024 to 31.12.2024</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000374/2024-2025</t>
+  </si>
+  <si>
+    <t>2793/AD</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
   </si>
   <si>
     <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at Zone-I &amp; II PH-2 of Taktipur Abad W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Kakdwip]</t>
   </si>
   <si>
     <t>ORD/001905/2023-2024</t>
   </si>
   <si>
     <t>1190/SMD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 1st and 2nd Tubewell Site for Augmentation of Taktipur (Zone-I &amp; II) W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/11876)</t>
   </si>
   <si>
     <t>Juniour Engineer_4, Kakdwip Sub Division,Juniour Engineer_4, Raidighi Sub Division</t>
   </si>
   <si>
     <t>ORD/000412/2024-2025</t>
   </si>
@@ -380,183 +482,81 @@
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>08/09/2024</t>
   </si>
   <si>
     <t>RAJ ENTERPRISE</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connection etc. for Augmentation of Taktipur Zone- II W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (Part-A) (SM/11876)</t>
   </si>
   <si>
     <t>ORD/000211/2024-2025</t>
   </si>
   <si>
     <t>2594/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>03/08/2024</t>
   </si>
   <si>
-    <t>M/S B.M. CONSTRUCTION</t>
-[...19 lines deleted...]
-  <si>
     <t>Allied works for pile and pile cap portion regarding the construction of 250 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored pile &amp; pile cap upto pedestal at Taktipur Zone-II W/S Scheme, South 24 Parganas, Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001842/2023-2024</t>
   </si>
   <si>
     <t>130/AD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Taktipur Abad Zone - I &amp; II, Chandipur, Bamanagar, Gangadharpur Zone - I &amp;II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...17 lines deleted...]
-    <t>BIMALENDU GIRI</t>
+    <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connection etc. for Augmentation of Taktipur Zone- I W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/11876)</t>
+  </si>
+  <si>
+    <t>ORD/000210/2024-2025</t>
+  </si>
+  <si>
+    <t>2593/AD</t>
   </si>
   <si>
     <t>RTOR000998/2023-2024</t>
   </si>
   <si>
     <t>1791/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
-  </si>
-[...67 lines deleted...]
-    <t>2593/AD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1103,60 +1103,60 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.2</v>
+        <v>2.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.17</v>
+        <v>1.1</v>
       </c>
       <c r="R3" s="4">
-        <v>82.99</v>
+        <v>45.81</v>
       </c>
       <c r="S3" s="4">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1164,1492 +1164,1492 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6</v>
+        <v>211.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>6</v>
+        <v>99.61</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>47.17</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.4</v>
+        <v>260.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.1</v>
+        <v>200.35</v>
       </c>
       <c r="R5" s="4">
-        <v>45.81</v>
+        <v>76.94</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.49</v>
+        <v>19.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.49</v>
+        <v>9.37</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>48.13</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>36.64</v>
       </c>
       <c r="Q7" s="4">
         <v>34.77</v>
       </c>
       <c r="R7" s="4">
         <v>94.92</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>14.31</v>
+        <v>0.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>82.99</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>27.96</v>
+        <v>6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>3069</v>
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>0.3</v>
+        <v>14.31</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>79</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>12.24</v>
+        <v>0.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>86</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="P12" s="4">
-        <v>1.42</v>
+        <v>2.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.56</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>64.97</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>19.46</v>
+        <v>11.72</v>
       </c>
       <c r="Q13" s="4">
-        <v>9.37</v>
+        <v>6.93</v>
       </c>
       <c r="R13" s="4">
-        <v>48.13</v>
+        <v>59.11</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>53</v>
       </c>
       <c r="P14" s="4">
-        <v>2.4</v>
+        <v>0.82</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.56</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>64.97</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="P15" s="4">
-        <v>11.72</v>
+        <v>44.25</v>
       </c>
       <c r="Q15" s="4">
-        <v>6.93</v>
+        <v>35.71</v>
       </c>
       <c r="R15" s="4">
-        <v>59.11</v>
+        <v>80.71</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.31</v>
+      </c>
+      <c r="R16" s="4">
+        <v>33.32</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...31 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="P17" s="4">
-        <v>10.85</v>
+        <v>27.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>118</v>
+      </c>
+      <c r="L18" s="4">
+        <v>3069</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="P18" s="4">
-        <v>38.71</v>
+        <v>0.3</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="P19" s="4">
-        <v>37.59</v>
+        <v>12.24</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>44.25</v>
+        <v>1.42</v>
       </c>
       <c r="Q20" s="4">
-        <v>35.71</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>80.71</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="P21" s="4">
-        <v>38.33</v>
+        <v>6.9</v>
       </c>
       <c r="Q21" s="4">
-        <v>33.02</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>86.15</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J22" s="13" t="s">
         <v>134</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="13" t="s">
+      <c r="K22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="P22" s="4">
-        <v>0.94</v>
+        <v>2.4</v>
       </c>
       <c r="Q22" s="4">
-        <v>0.31</v>
+        <v>2.29</v>
       </c>
       <c r="R22" s="4">
-        <v>33.32</v>
+        <v>95.39</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>139</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="P23" s="4">
-        <v>15.78</v>
+        <v>10.85</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>144</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>145</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>73</v>
+        <v>150</v>
       </c>
       <c r="P24" s="4">
-        <v>6.9</v>
+        <v>38.71</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="P25" s="4">
-        <v>211.19</v>
+        <v>37.59</v>
       </c>
       <c r="Q25" s="4">
-        <v>99.61</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>47.17</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
       <c r="P26" s="4">
-        <v>260.4</v>
+        <v>38.33</v>
       </c>
       <c r="Q26" s="4">
-        <v>200.35</v>
+        <v>33.02</v>
       </c>
       <c r="R26" s="4">
-        <v>76.94</v>
+        <v>86.15</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>158</v>
+        <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="P27" s="4">
-        <v>2.4</v>
+        <v>40.35</v>
       </c>
       <c r="Q27" s="4">
-        <v>2.29</v>
+        <v>2.74</v>
       </c>
       <c r="R27" s="4">
-        <v>95.39</v>
+        <v>6.79</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="L28" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N28" s="4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="P28" s="4">
-        <v>40.35</v>
+        <v>15.78</v>
       </c>
       <c r="Q28" s="4">
-        <v>2.74</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>6.79</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>167</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>844.05</v>