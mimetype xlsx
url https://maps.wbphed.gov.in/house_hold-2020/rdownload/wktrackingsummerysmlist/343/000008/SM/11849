--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,369 +92,369 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Kakdwip</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED HARENDRANAGAR PIPED WATER SUPPLY SCHEME, UNDER ALIPORE DIVISION, PHE DTE., BLOCK : KAKDWIP, DISTRICT : SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/11849</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Hiring of Diesel Car / Luxury Taxi for official use of the Assistant Engineer, Kakdwip Sub Division, P.H.E. Dte. for the period from 01.08.2021 to 31.01.2022</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001331/2021-2022</t>
+  </si>
+  <si>
+    <t>456/KSD</t>
+  </si>
+  <si>
+    <t>29/07/2021</t>
+  </si>
+  <si>
+    <t>29/01/2022</t>
+  </si>
+  <si>
+    <t>PIKASU BOSE</t>
+  </si>
+  <si>
     <t>Hiring of Diesel Car / Luxury Taxi for official use of the Assistant Engineer, Kakdwip Sub Division, P.H.E. Dte. for the period from 01.02.2022 to 31.07.2022</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001679/2021-2022</t>
   </si>
   <si>
     <t>935/KSD</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>31/07/2022</t>
   </si>
   <si>
-    <t>PIKASU BOSE</t>
-[...14 lines deleted...]
-    <t>29/01/2022</t>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Harendranagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division,Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000335/2022-2023</t>
+  </si>
+  <si>
+    <t>4065/AD</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>17/09/2022</t>
+  </si>
+  <si>
+    <t>M/S MODINA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Harendranagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000336/2022-2023</t>
+  </si>
+  <si>
+    <t>4066/AD</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>M/S. PARAMESWAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Harendranagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000343/2022-2023</t>
+  </si>
+  <si>
+    <t>4070/AD</t>
+  </si>
+  <si>
+    <t>02/10/2022</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEER</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 2 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Harendranagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000783/2022-2023</t>
+  </si>
+  <si>
+    <t>6537/AD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I of Harendranagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000430/2022-2023</t>
+  </si>
+  <si>
+    <t>3826/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution systemfor Providing Functional Household Tap Connection (FHTC) to all households for Harendranagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000337/2022-2023</t>
+  </si>
+  <si>
+    <t>4067/AD</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>M/S. MOYNA ENTERPRISE</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (HARENDRANAGAR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 4, Raidghi Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000501/2022-2023</t>
   </si>
   <si>
     <t>2494/AD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>11/08/2022</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Harendranagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
-[...61 lines deleted...]
-  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Harendragnagar PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000048/2023-2024</t>
   </si>
   <si>
     <t>33/KSD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>Allied works for pile and pile cap portion regarding the construction of 300 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile andile cap upto pedestal at Harendranagar, South 24 Parganas, Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000277/2023-2024</t>
   </si>
   <si>
     <t>1427/AD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
-    <t>SUPRITI ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Harendranagar W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000947/2023-2024</t>
   </si>
   <si>
     <t>2979/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>DEBIKA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Harendranagar W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000945/2023-2024</t>
   </si>
   <si>
     <t>2978/AD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>C L B SYNDICATE</t>
   </si>
   <si>
-    <t>Laying distribution systemfor Providing Functional Household Tap Connection (FHTC) to all households for Harendranagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-D)</t>
-[...13 lines deleted...]
-  <si>
     <t>Trial bore (1 no.) of 100mm dia depth up to 450 mtr for Sinking of 250mm x 150mm dia. deep Tubewell by D.R. Rig method at Head Work Site of Harendranagar W/S Scheme under JJM, Block - Kakdwip under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>Junior Engineer-1,Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001008/2023-2024</t>
   </si>
   <si>
     <t>512/KSD</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Harendranagar, Ramgopalpur, Uttar Kashiabad, Dakshin Kashiabad, Thangara, Nebutala PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002140/2023-2024</t>
+  </si>
+  <si>
+    <t>940/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000118/2023-2024</t>
   </si>
   <si>
     <t>654/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000440/2023-2024</t>
   </si>
   <si>
     <t>4708/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
-    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 2 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Harendranagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
-[...34 lines deleted...]
-  <si>
     <t>RTOR000807/2023-2024</t>
   </si>
   <si>
     <t>652/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>RTOR000990/2023-2024</t>
   </si>
   <si>
     <t>1783/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>M/S. PARAMESWAR ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1006,54 +1006,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>57.2</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1105,1099 +1105,1099 @@
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.71</v>
+        <v>19.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>71.23</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>19.21</v>
+        <v>12.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>37.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>25.81</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>18.86</v>
+        <v>371.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>80.02</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>21.54</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.49</v>
+        <v>18.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>32</v>
+        <v>7.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>9.52</v>
+        <v>4.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>27.65</v>
+        <v>0.49</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>94</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
-        <v>7.49</v>
+        <v>32</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>2.72</v>
+        <v>9.52</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>100</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>7.62</v>
+        <v>27.65</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>106</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="P16" s="4">
-        <v>12.49</v>
+        <v>2.72</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>67</v>
+        <v>113</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="P17" s="4">
-        <v>371.44</v>
+        <v>0.94</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S17" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="P18" s="4">
-        <v>0.94</v>
+        <v>7.62</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="L19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>1.37</v>
+        <v>12.49</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>27</v>
+        <v>1.37</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="I21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P21" s="4">
         <v>27</v>
       </c>
-      <c r="J21" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>598.03</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>120.19</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>20.1</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>