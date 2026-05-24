--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -393,50 +393,65 @@
     <t>5978/AD</t>
   </si>
   <si>
     <t>20/10/2022</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>PARAMESWAR CHOWDHURY</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Piprakhali PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/11846)</t>
   </si>
   <si>
     <t>ORD/000189/2024-2025</t>
   </si>
   <si>
     <t>924/AD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Zone-1 PH No-1 of Piprakhali W/S Scheme under JJM south 24 Pgs Mechanical Division PHE Dte [Block - Pathar Pratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/002160/2023-2024</t>
+  </si>
+  <si>
+    <t>791-AE-I-SMD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -990,54 +1005,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1116,54 +1131,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>19.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.43</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1179,54 +1194,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1366,54 +1381,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>4.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1665,54 +1680,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>39.73</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>8.79</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>22.13</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1791,54 +1806,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
         <v>0.95</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>16.61</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1854,54 +1869,54 @@
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="4">
         <v>36.69</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>17.88</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>48.72</v>
       </c>
       <c r="S17" s="4">
         <v>50</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -2035,54 +2050,54 @@
       <c r="I20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P20" s="4">
         <v>223.76</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>114.35</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>51.1</v>
       </c>
       <c r="S20" s="4">
         <v>52</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2112,87 +2127,150 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P21" s="4">
         <v>55.38</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.82</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>506.06</v>
+      </c>
+      <c r="P23" s="8">
+        <v>158.29</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>31.28</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>