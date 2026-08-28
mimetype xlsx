--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,128 +92,182 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR PIPRAKHALI UNDER ALIPORE DIVISION, BLOCK : PATHARPRATIMA, DISTRICT : SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/11846</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Piprakhali Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000679/2022-2023</t>
+  </si>
+  <si>
+    <t>5978/AD</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I of Pirkhali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000356/2022-2023</t>
+  </si>
+  <si>
+    <t>3760/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>JAI BHARAT COMMERCIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I of Piprakhali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>ORD/000358/2022-2023</t>
+  </si>
+  <si>
+    <t>3761/SMD</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (PIPRAKHALI PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000468/2022-2023</t>
   </si>
   <si>
     <t>2491/AD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>11/08/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...32 lines deleted...]
-    <t>3761/SMD</t>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Piprakhali W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000342/2022-2023</t>
+  </si>
+  <si>
+    <t>4069/AD</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>02/10/2022</t>
+  </si>
+  <si>
+    <t>M. R. ENTERPRISE (I)</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Piprakhali PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000070/2023-2024</t>
   </si>
   <si>
     <t>51/KSD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Allied works for pile and pile cap portion regarding the construction of 200 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Piprakhali W/S Scheme, South 24 Parganas, Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000270/2023-2024</t>
+  </si>
+  <si>
+    <t>1420/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>M/S PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Piprakhali W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001054/2023-2024</t>
   </si>
   <si>
     <t>3373/AD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>M/S. TRIPATHI &amp; CO.</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Piprakhali W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000979/2023-2024</t>
   </si>
   <si>
     <t>2998/AD</t>
@@ -224,234 +278,180 @@
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>M/S M.B.ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of 63 mm dia. UPVC pipe line for providing FHTC to the household under JJM at Piprakhali W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000425/2023-2024</t>
   </si>
   <si>
     <t>1913/AD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>BABUN ENTERPRISE</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Kumarpur, Kedarpur, Purba Dwarokapur, Laxmi Janardanpur, Piprakhali, Dakshin Roypur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002099/2023-2024</t>
+  </si>
+  <si>
+    <t>925/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Zone-1 PH No-1 of Piprakhali W/S Scheme under JJM south 24 Pgs Mechanical Division PHE Dte [Block - Pathar Pratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/002160/2023-2024</t>
+  </si>
+  <si>
+    <t>791-AE-I-SMD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000091/2023-2024</t>
   </si>
   <si>
     <t>537/AD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000518/2023-2024</t>
   </si>
   <si>
     <t>4940/AD</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
+    <t>BILL/00014/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-39</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>BILL/01713/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-204</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...28 lines deleted...]
-  <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Piprakhali W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/11846)</t>
   </si>
   <si>
     <t>ORD/001047/2024-2025</t>
   </si>
   <si>
     <t>4968/AD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING CO.</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Kumarpur, Kedarpur, Purba Dwarokapur, Laxmi Janardanpur, Piprakhali, Dakshin Roypur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...34 lines deleted...]
-  <si>
     <t>RTOR000585/2023-2024</t>
   </si>
   <si>
     <t>59/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000949/2023-2024</t>
   </si>
   <si>
     <t>1683/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Piprakhali Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Piprakhali PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/11846)</t>
   </si>
   <si>
     <t>ORD/000189/2024-2025</t>
   </si>
   <si>
     <t>924/AD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>17/07/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1002,60 +1002,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.04</v>
+        <v>223.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.04</v>
+        <v>114.35</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>51.1</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -1191,54 +1191,54 @@
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.49</v>
+        <v>3.04</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.49</v>
+        <v>3.04</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
@@ -1254,121 +1254,123 @@
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>26.76</v>
+        <v>36.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.88</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>48.72</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>9.02</v>
+        <v>0.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
@@ -1378,855 +1380,853 @@
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>4.86</v>
+        <v>39.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.86</v>
+        <v>8.79</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>22.13</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>3.86</v>
+        <v>26.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>9.94</v>
+        <v>9.02</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>3.89</v>
+        <v>4.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>4.23</v>
+        <v>0.95</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>16.61</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>42</v>
       </c>
       <c r="P14" s="4">
-        <v>39.73</v>
+        <v>0.82</v>
       </c>
       <c r="Q14" s="4">
-        <v>8.79</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>22.13</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>20.37</v>
+        <v>3.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>0.95</v>
+        <v>9.94</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>16.61</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>36.69</v>
+        <v>4.23</v>
       </c>
       <c r="Q17" s="4">
-        <v>17.88</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>48.72</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.67</v>
+        <v>3.89</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>115</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>74</v>
+        <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>23.18</v>
+        <v>20.37</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="P20" s="4">
-        <v>223.76</v>
+        <v>0.67</v>
       </c>
       <c r="Q20" s="4">
-        <v>114.35</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>51.1</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="P21" s="4">
-        <v>55.38</v>
+        <v>23.18</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="I22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="J22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="P22" s="4">
-        <v>0.82</v>
+        <v>55.38</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>506.06</v>