--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -1040,54 +1040,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.75</v>
       </c>
       <c r="S3" s="4">
         <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1101,54 +1101,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1162,54 +1162,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1221,54 +1221,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1282,54 +1282,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>22.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.97</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1571,54 +1571,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>11.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>11.75</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1632,54 +1632,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>8.03</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.01</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1693,54 +1693,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>149.69</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>131.11</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>87.58</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1937,54 +1937,54 @@
       <c r="I18" s="13" t="s">
         <v>96</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P18" s="4">
         <v>10.14</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>9.76</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>96.34</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1998,54 +1998,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P19" s="4">
         <v>88.41</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>75.13</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>84.98</v>
       </c>
       <c r="S19" s="4">
         <v>50</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2059,54 +2059,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P20" s="4">
         <v>9.03</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>9.03</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2120,54 +2120,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>0.81</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2238,54 +2238,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P23" s="4">
         <v>344.09</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>257.1</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>74.72</v>
       </c>
       <c r="S23" s="4">
         <v>95</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2333,54 +2333,54 @@
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>145</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>756.64</v>
       </c>
       <c r="P25" s="8">
-        <v>0</v>
+        <v>535.43</v>
       </c>
       <c r="Q25" s="8">
-        <v>0</v>
+        <v>70.76</v>
       </c>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>