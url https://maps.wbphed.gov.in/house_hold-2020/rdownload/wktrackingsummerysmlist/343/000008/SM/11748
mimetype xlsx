--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -447,50 +447,68 @@
     <t>01/11/2022</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>Repairing of 1 no. Pump House, Earth Filling, Boundary Wall Painting and Repair, Approach Road at 1st Tubewell site for Companir Char Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/11748) (SM/09077) (SM/08802)</t>
   </si>
   <si>
     <t>Juniour Engineer_4, Raidighi Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>2007/AD</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>PALASH HALDAR</t>
+  </si>
+  <si>
+    <t>Repairing of 1 no. Pump House, Boundary Wall Painting and Repair, Approach Road at 2nd Tubewell site for Companir Char W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/11748)</t>
+  </si>
+  <si>
+    <t>ORD/002163/2024-2025</t>
+  </si>
+  <si>
+    <t>174/KSD</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>MANAS KUMAR GIRI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,51 +897,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2313,87 +2331,148 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P24" s="4">
         <v>8.27</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P25" s="4">
+        <v>3.45</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>760.09</v>
+      </c>
+      <c r="P26" s="8">
+        <v>535.43</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>70.44</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>