--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,387 +89,387 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED COMPANIR CHAR, PIPE WATER SUPPLY SCHEME Phase-B, UNDER ALIPORE DIVISION, BLOCK : SAGAR, DISTRICT : SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/11748</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Relaying UPVC pipe line from Nodal Point 18 to 20, 13 to 48, 13 to 64 of Companirchar W/S Scheme, Block - Sagar under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000390/2020-2021</t>
+  </si>
+  <si>
+    <t>952/KSD</t>
+  </si>
+  <si>
+    <t>03/11/2020</t>
+  </si>
+  <si>
+    <t>03/12/2020</t>
+  </si>
+  <si>
+    <t>SK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hiring of an Inspection Vehicle (Diesel Operated) for the use of Assistant Engineer, Diamond Harbour Sub-Division, of Alipore Division, P.H.E. Dte. for 4(four) months (period from 01/01/2022 to 30/04/2022)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001206/2021-2022</t>
   </si>
   <si>
     <t>403/DHSD</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>MADHUSUDAN MAITY</t>
   </si>
   <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Augmentation of Companir char Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000306/2022-2023</t>
+  </si>
+  <si>
+    <t>3842/AD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>DIPA CHHETRI</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Augmentation of Companirchar Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000307/2022-2023</t>
+  </si>
+  <si>
+    <t>3855/AD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Augmentation of Companirchar Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000446/2022-2023</t>
+  </si>
+  <si>
+    <t>4645/AD</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with 1 no. Pump House and Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Companirchar Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000671/2022-2023</t>
+  </si>
+  <si>
+    <t>6156/AD</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>TANMAY ROY CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Augmentation of Companirchar W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2022-2023</t>
+  </si>
+  <si>
+    <t>3832/AD</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING CO.</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (COMPANIR CHAR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000480/2022-2023</t>
   </si>
   <si>
     <t>1710/AD</t>
   </si>
   <si>
     <t>14/06/2022</t>
   </si>
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>VOYAGER</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000095/2022-2023</t>
+  </si>
+  <si>
+    <t>5597/AD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Companir Char PWSS under JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000076/2023-2024</t>
   </si>
   <si>
     <t>60/KSD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>06/05/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Relaying UPVC pipe line from Nodal Point 18 to 20, 13 to 48, 13 to 64 of Companirchar W/S Scheme, Block - Sagar under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...47 lines deleted...]
-    <t>Resource Division</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH No-1 of Companirchar Augmentation W/S Scheme under JJM south 24 Pgs Mechanical Division PHE Dte [Block - Sagar]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002070/2023-2024</t>
+  </si>
+  <si>
+    <t>679-AE-I-SMD</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>ROY &amp; BISWAS ENGG. CO.</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 for Augmentation of Companirchar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sagar]</t>
+  </si>
+  <si>
+    <t>ORD/000003/2023-2024</t>
+  </si>
+  <si>
+    <t>988/SMD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
+    <t>Allied works for pile and pile cap portion regarding the construction of 350 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Companirchar W/S Scheme, South 24 Parganas, Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000280/2023-2024</t>
+  </si>
+  <si>
+    <t>1430/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>Supplying, fitting, fixing and delivery of different dia. specials for Augmentation of Companir Char W/S Scheme under JJM, Block- Sagar under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000717/2023-2024</t>
+  </si>
+  <si>
+    <t>2535/AD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Mrityunjoynagar, Radhakrishnapur, Companirchar, Kachuberia PWSS under JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002168/2023-2024</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
   </si>
   <si>
     <t>RTOR000285/2023-2024</t>
   </si>
   <si>
     <t>3087/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>RTOR000333/2023-2024</t>
   </si>
   <si>
     <t>3148/AD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00013/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-03</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Augmentation of Companir char Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 3rd Tubewell Site for Augmentation of Companir char W/S scheme, Block - Sagar under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002179/2023-2024</t>
   </si>
   <si>
     <t>815/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>M/S. MANDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 of Comanirchar Aug &amp; PH-1 of Mrityunjaynagar Aug water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Sagar]</t>
   </si>
   <si>
-    <t>Assistant Engineer -I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000659/2024-2025</t>
   </si>
   <si>
     <t>764-AE-I-SMD</t>
   </si>
   <si>
     <t>03/06/2024</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>MAA SUSOMA &amp; COMPANY</t>
   </si>
   <si>
-    <t>Improvement of outdoor illumination arrangement with allied works at PH No-1 of Companirchar Augmentation W/S Scheme under JJM south 24 Pgs Mechanical Division PHE Dte [Block - Sagar]</t>
-[...79 lines deleted...]
-  <si>
     <t>RTOR000901/2023-2024</t>
   </si>
   <si>
     <t>887/AD</t>
   </si>
   <si>
     <t>07/02/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>21/04/2025</t>
   </si>
   <si>
     <t>Repairing of 1 no. Pump House, Earth Filling, Boundary Wall Painting and Repair, Approach Road at 1st Tubewell site for Companir Char Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/11748) (SM/09077) (SM/08802)</t>
   </si>
   <si>
     <t>Juniour Engineer_4, Raidighi Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>2007/AD</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>PALASH HALDAR</t>
   </si>
   <si>
     <t>Repairing of 1 no. Pump House, Boundary Wall Painting and Repair, Approach Road at 2nd Tubewell site for Companir Char W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/11748)</t>
   </si>
@@ -1055,1258 +1055,1258 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.6</v>
+        <v>4.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.78</v>
+        <v>4.41</v>
       </c>
       <c r="R3" s="4">
-        <v>48.75</v>
+        <v>99.93</v>
       </c>
       <c r="S3" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>6.12</v>
+        <v>1.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.12</v>
+        <v>0.78</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>48.75</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.49</v>
+        <v>11.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.49</v>
+        <v>11.75</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>99.72</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.42</v>
+        <v>8.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.41</v>
+        <v>8.01</v>
       </c>
       <c r="R6" s="4">
-        <v>99.93</v>
+        <v>99.74</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>22.93</v>
+        <v>149.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.55</v>
+        <v>131.11</v>
       </c>
       <c r="R7" s="4">
-        <v>93.97</v>
+        <v>87.58</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>14.31</v>
+        <v>344.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>257.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>74.72</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>56.81</v>
+        <v>22.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.55</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.97</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.3</v>
+        <v>6.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.12</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>2.69</v>
+        <v>14.31</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>11.78</v>
+        <v>0.49</v>
       </c>
       <c r="Q12" s="4">
-        <v>11.75</v>
+        <v>0.49</v>
       </c>
       <c r="R12" s="4">
-        <v>99.72</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>8.03</v>
+        <v>0.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>8.01</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.74</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>149.69</v>
+        <v>10.14</v>
       </c>
       <c r="Q14" s="4">
-        <v>131.11</v>
+        <v>9.76</v>
       </c>
       <c r="R14" s="4">
-        <v>87.58</v>
+        <v>96.34</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="P15" s="4">
-        <v>11.65</v>
+        <v>88.41</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>75.13</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>84.98</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>96</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P16" s="4">
+        <v>9.03</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>9.03</v>
+      </c>
+      <c r="R16" s="4">
         <v>100</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>96</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>0.83</v>
+        <v>0.81</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="P18" s="4">
-        <v>10.14</v>
+        <v>56.81</v>
       </c>
       <c r="Q18" s="4">
-        <v>9.76</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>96.34</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="P19" s="4">
-        <v>88.41</v>
+        <v>0.3</v>
       </c>
       <c r="Q19" s="4">
-        <v>75.13</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>84.98</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>9.03</v>
+        <v>2.69</v>
       </c>
       <c r="Q20" s="4">
-        <v>9.03</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>0.81</v>
+        <v>11.65</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>24.99</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>129</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>86</v>
+      </c>
       <c r="K22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>61</v>
+        <v>134</v>
       </c>
       <c r="P22" s="4">
-        <v>3.44</v>
+        <v>0.82</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="P23" s="4">
-        <v>344.09</v>
+        <v>3.44</v>
       </c>
       <c r="Q23" s="4">
-        <v>257.1</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>74.72</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
@@ -2357,51 +2357,51 @@
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>150</v>
       </c>
       <c r="P25" s="4">
         <v>3.45</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>