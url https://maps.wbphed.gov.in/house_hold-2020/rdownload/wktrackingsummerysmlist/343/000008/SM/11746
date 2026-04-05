--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -284,51 +284,51 @@
   <si>
     <t>ORD/000975/2023-2024</t>
   </si>
   <si>
     <t>2994/AD</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>M/S KRISHNA MONDAL</t>
   </si>
   <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households and Construction 02 nos. Pump House (5.40m. x 3.60m) for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000301/2022-2023</t>
   </si>
   <si>
     <t>3837/AD</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>30/01/2026</t>
   </si>
   <si>
     <t>M/S CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Kumarpur Water Supply Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/11746) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000469/2024-2025</t>
   </si>
   <si>
     <t>3464/AD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>PRONICON INDIA</t>
   </si>
   <si>
     <t>Making and fixing of permanent display board at headwork site of Kumarpur, Kedarpur, Purba Dwarokapur, Laxmi Janardanpur, Piprakhali, Dakshin Roypur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
   </si>
@@ -344,78 +344,96 @@
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000583/2023-2024</t>
   </si>
   <si>
     <t>57/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
   </si>
   <si>
     <t>ORD/000302/2022-2023</t>
   </si>
   <si>
     <t>3838/AD</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>31/12/2025</t>
   </si>
   <si>
     <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-D)</t>
   </si>
   <si>
     <t>ORD/000303/2022-2023</t>
   </si>
   <si>
     <t>3839/AD</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>01/12/2025</t>
   </si>
   <si>
     <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/001315/2022-2023</t>
   </si>
   <si>
     <t>9880/AD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Head Work Site for Kumarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001150/2024-2025</t>
+  </si>
+  <si>
+    <t>4506/AD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>MEHAI TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1973,87 +1991,150 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P19" s="4">
         <v>427.97</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>50</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P20" s="4">
+        <v>19.96</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>726.21</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>