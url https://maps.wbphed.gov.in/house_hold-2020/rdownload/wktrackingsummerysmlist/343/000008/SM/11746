--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -284,51 +284,51 @@
   <si>
     <t>ORD/000975/2023-2024</t>
   </si>
   <si>
     <t>2994/AD</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>M/S KRISHNA MONDAL</t>
   </si>
   <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households and Construction 02 nos. Pump House (5.40m. x 3.60m) for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000301/2022-2023</t>
   </si>
   <si>
     <t>3837/AD</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>14/06/2026</t>
   </si>
   <si>
     <t>M/S CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Kumarpur Water Supply Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/11746) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000469/2024-2025</t>
   </si>
   <si>
     <t>3464/AD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>PRONICON INDIA</t>
   </si>
   <si>
     <t>Making and fixing of permanent display board at headwork site of Kumarpur, Kedarpur, Purba Dwarokapur, Laxmi Janardanpur, Piprakhali, Dakshin Roypur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
   </si>
@@ -344,63 +344,60 @@
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000583/2023-2024</t>
   </si>
   <si>
     <t>57/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
   </si>
   <si>
     <t>ORD/000302/2022-2023</t>
   </si>
   <si>
     <t>3838/AD</t>
   </si>
   <si>
-    <t>31/12/2025</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-D)</t>
   </si>
   <si>
     <t>ORD/000303/2022-2023</t>
   </si>
   <si>
     <t>3839/AD</t>
-  </si>
-[...1 lines deleted...]
-    <t>01/12/2025</t>
   </si>
   <si>
     <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/001315/2022-2023</t>
   </si>
   <si>
     <t>9880/AD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>Continuation Work Order for Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Head Work Site for Kumarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001150/2024-2025</t>
   </si>
   <si>
     <t>4506/AD</t>
   </si>
@@ -985,54 +982,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>39.15</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1048,54 +1045,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>5.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1172,54 +1169,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1359,54 +1356,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>34.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>32.99</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.96</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1540,54 +1537,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>27.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>14.76</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>53.23</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1603,54 +1600,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>60.21</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>26.45</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>43.93</v>
       </c>
       <c r="S13" s="4">
         <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1729,54 +1726,54 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P15" s="4">
         <v>0.95</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>16.72</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1905,223 +1902,223 @@
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P18" s="4">
         <v>7.93</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P19" s="4">
         <v>427.97</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>189.53</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>44.29</v>
       </c>
       <c r="S19" s="4">
         <v>50</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="P20" s="4">
         <v>19.96</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>726.21</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>270.46</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>37.24</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>