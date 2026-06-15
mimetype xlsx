--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -272,165 +272,198 @@
   <si>
     <t>RTOR000305/2023-2024</t>
   </si>
   <si>
     <t>3100/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Kumarpur W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000975/2023-2024</t>
   </si>
   <si>
     <t>2994/AD</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>M/S KRISHNA MONDAL</t>
   </si>
   <si>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Kumarpur Water Supply Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/11746) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000469/2024-2025</t>
+  </si>
+  <si>
+    <t>3464/AD</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>PRONICON INDIA</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Kumarpur, Kedarpur, Purba Dwarokapur, Laxmi Janardanpur, Piprakhali, Dakshin Roypur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002099/2023-2024</t>
+  </si>
+  <si>
+    <t>925/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000583/2023-2024</t>
+  </si>
+  <si>
+    <t>57/AD</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001315/2022-2023</t>
+  </si>
+  <si>
+    <t>9880/AD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Head Work Site for Kumarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001150/2024-2025</t>
+  </si>
+  <si>
+    <t>4506/AD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>MEHAI TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 2nd tubewell site for Kumarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [SM/11746]</t>
+  </si>
+  <si>
+    <t>ORD/003064/2024-2025</t>
+  </si>
+  <si>
+    <t>4510/AD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>SHREE J M CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>New Service connection and security deposit for Kumarpur PH-1 under JJM Application No-1007196610 Ref ID- 106231389</t>
+  </si>
+  <si>
+    <t>BILL/00257/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>New Service connection and security deposit for Kumarpur PH-2 under JJM Application No-1007198431 Ref ID- 106232520</t>
+  </si>
+  <si>
+    <t>BILL/00258/2025-2026</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000302/2022-2023</t>
+  </si>
+  <si>
+    <t>3838/AD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000303/2022-2023</t>
+  </si>
+  <si>
+    <t>3839/AD</t>
+  </si>
+  <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households and Construction 02 nos. Pump House (5.40m. x 3.60m) for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000301/2022-2023</t>
   </si>
   <si>
     <t>3837/AD</t>
   </si>
   <si>
-    <t>08/08/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>14/06/2026</t>
-  </si>
-[...100 lines deleted...]
-    <t>MEHAI TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1597,60 +1630,60 @@
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>60.21</v>
+        <v>55.66</v>
       </c>
       <c r="Q13" s="4">
-        <v>26.45</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>43.93</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
@@ -1660,478 +1693,659 @@
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>55.66</v>
+        <v>0.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>16.72</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="P15" s="4">
-        <v>0.95</v>
+        <v>8.75</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>16.72</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="P16" s="4">
-        <v>8.75</v>
+        <v>427.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>189.53</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>44.29</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>12.99</v>
+        <v>19.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>7.93</v>
+        <v>19.94</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>118</v>
+      </c>
+      <c r="L19" s="4">
+        <v>42152</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>427.97</v>
+        <v>4.4</v>
       </c>
       <c r="Q19" s="4">
-        <v>189.53</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>44.29</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L20" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>19.96</v>
+        <v>3.36</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="M21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P21" s="4">
+        <v>12.99</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>30</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P22" s="4">
+        <v>7.93</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>20</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P23" s="4">
+        <v>60.21</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>26.45</v>
+      </c>
+      <c r="R23" s="4">
+        <v>43.93</v>
+      </c>
+      <c r="S23" s="4">
+        <v>40</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>753.91</v>
+      </c>
+      <c r="P24" s="8">
+        <v>270.46</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>35.87</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>