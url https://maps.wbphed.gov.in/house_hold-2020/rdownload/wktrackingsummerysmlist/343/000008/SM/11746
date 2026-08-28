--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,87 +113,156 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Hiring of 01 No. Diesel Car / Luxury Taxi for supervision of different works at Gangasagar Point in connection with Gangasagar Mela 2022 under Kakdwip Sub-Division of Alipore Division, PHE Dte. for the period from 01.12.2021 to 31.03.2022.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001348/2021-2022</t>
   </si>
   <si>
     <t>661/KSD</t>
   </si>
   <si>
     <t>23/11/2021</t>
   </si>
   <si>
     <t>23/03/2022</t>
   </si>
   <si>
     <t>SUDIP PRADHAN</t>
   </si>
   <si>
+    <t>Hiring of Diesel Car / Luxury Taxi for supervision of works of different works of Sagar Island under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. for the period from 01.02.2022 to 31.07.2022.</t>
+  </si>
+  <si>
+    <t>ORD/001678/2021-2022</t>
+  </si>
+  <si>
+    <t>934/KSD</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>31/07/2022</t>
+  </si>
+  <si>
+    <t>BADSHA ALOM</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000302/2022-2023</t>
+  </si>
+  <si>
+    <t>3838/AD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>M/S CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000303/2022-2023</t>
+  </si>
+  <si>
+    <t>3839/AD</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households and Construction 02 nos. Pump House (5.40m. x 3.60m) for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000301/2022-2023</t>
+  </si>
+  <si>
+    <t>3837/AD</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (KUMARPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000462/2022-2023</t>
   </si>
   <si>
     <t>1707/AD</t>
   </si>
   <si>
     <t>14/06/2022</t>
   </si>
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
-    <t>Hiring of Diesel Car / Luxury Taxi for supervision of works of different works of Sagar Island under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. for the period from 01.02.2022 to 31.07.2022.</t>
-[...14 lines deleted...]
-    <t>BADSHA ALOM</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000067/2022-2023</t>
+  </si>
+  <si>
+    <t>3955/AD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001315/2022-2023</t>
+  </si>
+  <si>
+    <t>9880/AD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>19/01/2027</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Kumarpur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000069/2023-2024</t>
   </si>
   <si>
     <t>50/KSD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kumarpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
@@ -215,255 +284,183 @@
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>S.G.ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Kumarpur W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000976/2023-2024</t>
   </si>
   <si>
     <t>2995/AD</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>05/11/2023</t>
   </si>
   <si>
     <t>M/S S.DAS ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Kumarpur W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000975/2023-2024</t>
+  </si>
+  <si>
+    <t>2994/AD</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>M/S KRISHNA MONDAL</t>
+  </si>
+  <si>
     <t>Allied works for pile and pile cap portion regarding the construction of 300 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Kumarpur, South 24 Parganas, Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000283/2023-2024</t>
   </si>
   <si>
     <t>1708/AD</t>
   </si>
   <si>
     <t>22/07/2023</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
-    <t>S &amp; P ENTERPRISE</t>
-[...14 lines deleted...]
-    <t>Resource Division</t>
+    <t>Making and fixing of permanent display board at headwork site of Kumarpur, Kedarpur, Purba Dwarokapur, Laxmi Janardanpur, Piprakhali, Dakshin Roypur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002099/2023-2024</t>
+  </si>
+  <si>
+    <t>925/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000305/2023-2024</t>
   </si>
   <si>
     <t>3100/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
-    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Kumarpur W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Kumarpur Water Supply Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/11746) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000469/2024-2025</t>
   </si>
   <si>
     <t>3464/AD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>PRONICON INDIA</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Kumarpur, Kedarpur, Purba Dwarokapur, Laxmi Janardanpur, Piprakhali, Dakshin Roypur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...14 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
+    <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 2nd tubewell site for Kumarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [SM/11746]</t>
+  </si>
+  <si>
+    <t>ORD/003064/2024-2025</t>
+  </si>
+  <si>
+    <t>4510/AD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>SHREE J M CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Head Work Site for Kumarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001150/2024-2025</t>
+  </si>
+  <si>
+    <t>4506/AD</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>MEHAI TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>RTOR000583/2023-2024</t>
   </si>
   <si>
     <t>57/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
-    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Kumarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
-[...46 lines deleted...]
-  <si>
     <t>New Service connection and security deposit for Kumarpur PH-1 under JJM Application No-1007196610 Ref ID- 106231389</t>
   </si>
   <si>
     <t>BILL/00257/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service connection and security deposit for Kumarpur PH-2 under JJM Application No-1007198431 Ref ID- 106232520</t>
   </si>
   <si>
     <t>BILL/00258/2025-2026</t>
-  </si>
-[...37 lines deleted...]
-    <t>14/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1056,1261 +1053,1261 @@
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>5.46</v>
+        <v>2.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.46</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>2.39</v>
+        <v>12.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>0.49</v>
+        <v>7.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>20.8</v>
+        <v>60.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>43.93</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>9.65</v>
+        <v>5.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.46</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>34.38</v>
+        <v>13.09</v>
       </c>
       <c r="Q9" s="4">
-        <v>32.99</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>95.96</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>427.97</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>189.53</v>
+      </c>
+      <c r="R10" s="4">
+        <v>44.29</v>
+      </c>
+      <c r="S10" s="4">
         <v>74</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>16.22</v>
+        <v>0.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>27.73</v>
+        <v>20.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>14.76</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>53.23</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>55.66</v>
+        <v>9.65</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.95</v>
+        <v>27.73</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.16</v>
+        <v>14.76</v>
       </c>
       <c r="R14" s="4">
-        <v>16.72</v>
+        <v>53.23</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P15" s="4">
+        <v>34.38</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>32.99</v>
+      </c>
+      <c r="R15" s="4">
+        <v>95.96</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>427.97</v>
+        <v>0.95</v>
       </c>
       <c r="Q16" s="4">
-        <v>189.53</v>
+        <v>0.16</v>
       </c>
       <c r="R16" s="4">
-        <v>44.29</v>
+        <v>16.72</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>62</v>
       </c>
       <c r="P17" s="4">
-        <v>19.96</v>
+        <v>16.22</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>19.94</v>
+        <v>55.66</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I19" s="13"/>
-[...1 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>4.4</v>
+        <v>19.94</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L20" s="4">
-        <v>42152</v>
+      <c r="L20" s="4" t="s">
+        <v>123</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>3.36</v>
+        <v>19.96</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>128</v>
+        <v>62</v>
       </c>
       <c r="P21" s="4">
-        <v>12.99</v>
+        <v>8.75</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="L22" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="P22" s="4">
-        <v>7.93</v>
+        <v>4.4</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L23" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>60.21</v>
+        <v>3.36</v>
       </c>
       <c r="Q23" s="4">
-        <v>26.45</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>43.93</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>753.91</v>
       </c>
       <c r="P24" s="8">
         <v>270.46</v>
       </c>
       <c r="Q24" s="8">
         <v>35.87</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>