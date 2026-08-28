--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,198 +110,198 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (MANDIRTALA PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000477/2022-2023</t>
   </si>
   <si>
     <t>31/AD</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
     <t>VOYAGER</t>
   </si>
   <si>
+    <t>Construction of 600 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Mandirtala Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000781/2022-2023</t>
+  </si>
+  <si>
+    <t>6535/AD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000094/2022-2023</t>
+  </si>
+  <si>
+    <t>5588/AD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000050/2022-2023</t>
+  </si>
+  <si>
+    <t>3902/AD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories for Augmentation of Mandirtala water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sagar]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000568/2022-2023</t>
   </si>
   <si>
     <t>587/SMD</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Mandirtala PWSS under JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000077/2023-2024</t>
   </si>
   <si>
     <t>61/KSD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>06/05/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...20 lines deleted...]
-    <t>12/08/2022</t>
+    <t>Allied works for pile and pile cap portion regarding the construction of 600 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Mandirtala (Zone-I &amp; II) W/S Scheme, South 24 Parganas, Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000278/2023-2024</t>
+  </si>
+  <si>
+    <t>1428/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>Surging of 01 no. Tubewell for augmentation of Mandirtala W/S Scheme under JJM, Block - Sagar under Kakdwip Sub - Division under Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000524/2023-2024</t>
+  </si>
+  <si>
+    <t>351/KSD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>RTOR000283/2023-2024</t>
   </si>
   <si>
     <t>3058/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>RTOR000323/2023-2024</t>
   </si>
   <si>
     <t>3138/AD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>Construction of 600 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Mandirtala Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>RTOR000683/2023-2024</t>
   </si>
   <si>
     <t>453/AD</t>
   </si>
   <si>
     <t>24/01/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>03/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,656 +873,656 @@
         <v>7.71</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>60.45</v>
+        <v>821.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>637.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>77.58</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.49</v>
+        <v>14.31</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>14.31</v>
+        <v>148.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>148.87</v>
+        <v>60.45</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>110.39</v>
+        <v>0.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>0.3</v>
+        <v>80.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>821.1</v>
+        <v>1.77</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>1.77</v>
+        <v>110.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="P12" s="4">
-        <v>1.44</v>
+        <v>0.3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="P13" s="4">
-        <v>80.97</v>
+        <v>1.44</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1247.8</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>637.51</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>51.09</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>