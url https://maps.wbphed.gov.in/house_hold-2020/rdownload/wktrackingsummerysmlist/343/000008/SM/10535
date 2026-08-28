--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,315 +110,315 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route Survey for Providing FHTC at Namkhana W/S Scheme &amp; it's adjacent areas, Block Namkhana under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001029/2021-2022</t>
   </si>
   <si>
     <t>543/KSD</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>21/09/2021</t>
   </si>
   <si>
     <t>M/S R.DUTTA &amp; CO.</t>
   </si>
   <si>
+    <t>ORD/001613/2021-2022</t>
+  </si>
+  <si>
+    <t>612/KSD</t>
+  </si>
+  <si>
+    <t>27/09/2021</t>
+  </si>
+  <si>
+    <t>04/10/2021</t>
+  </si>
+  <si>
+    <t>Construction of 1 (one) no. Pump House (5.40m x 3.60m) including sanitary arrangement as per departmental drawing for implementing of JAL SWAPNA (JJM) at 4th Tubewell site of Namkhana Water Supply Scheme (Augmentation), Block - Namkhana under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000020/2022-2023</t>
+  </si>
+  <si>
+    <t>214/AD</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>M/S DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Namkhana Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001102/2022-2023</t>
+  </si>
+  <si>
+    <t>8485/AD</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>BALAJEE ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for implementing of JAL SWAPNA (JJM) at 4th Tubewell site of Namkhana Water Supply Scheme (Augmentation), Block - Namkhana under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
-    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000064/2022-2023</t>
   </si>
   <si>
     <t>958/AD</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>19/06/2022</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING CO.</t>
   </si>
   <si>
-    <t>ORD/001613/2021-2022</t>
-[...10 lines deleted...]
-  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (NAMKHANA PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000487/2022-2023</t>
   </si>
   <si>
     <t>301/AD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
-    <t>Construction of 1 (one) no. Pump House (5.40m x 3.60m) including sanitary arrangement as per departmental drawing for implementing of JAL SWAPNA (JJM) at 4th Tubewell site of Namkhana Water Supply Scheme (Augmentation), Block - Namkhana under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>M/S DAS ENTERPRISE</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000043/2022-2023</t>
+  </si>
+  <si>
+    <t>3907/AD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Namkhana PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000059/2023-2024</t>
   </si>
   <si>
     <t>43/KSD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 of Namkhana Augmentation water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Namkhana]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000469/2022-2023</t>
+  </si>
+  <si>
+    <t>280/SMD</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Carriage of Chlorine from Ganeshpur store to different Pump house of different PWSS of Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (For one year)</t>
+  </si>
+  <si>
+    <t>ORD/002186/2022-2023</t>
+  </si>
+  <si>
+    <t>690/KSD</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
     <t>Allied works for pile and pile cap portion regarding the construction of 400 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Namkhana W/S Scheme, South 24 Parganas, Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000282/2023-2024</t>
   </si>
   <si>
     <t>1432/AD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
-    <t>BALAJEE ENTERPRISE.</t>
-[...14 lines deleted...]
-    <t>Resource Division</t>
+    <t>Making and fixing of permanent display board at headwork site of Sibnagar Abad, Debnagar, Narayanganj, Dwariknagar, Namkhana, Uttar Chandanpiri PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002130/2023-2024</t>
+  </si>
+  <si>
+    <t>936/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH No-1 of Namkhana Augmentation W/S Scheme under JJM south 24 Pgs Mechanical Division PHE Dte [Block - Namkhana]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/002367/2023-2024</t>
+  </si>
+  <si>
+    <t>911-AE-I-SMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>26/08/2023</t>
   </si>
   <si>
     <t>RTOR000286/2023-2024</t>
   </si>
   <si>
     <t>3082/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01115/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-163</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 of Namkhana Augmentation water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Namkhana]</t>
-[...76 lines deleted...]
-  <si>
     <t>RTOR000548/2023-2024</t>
   </si>
   <si>
     <t>31/AD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>RTOR000975/2023-2024</t>
   </si>
   <si>
     <t>1768/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RTOR000909/2023-2024</t>
   </si>
   <si>
     <t>892/AD</t>
   </si>
   <si>
     <t>07/02/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -968,1099 +968,1099 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.57</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>18.26</v>
+        <v>2.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.64</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.33</v>
+        <v>5.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.65</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.91</v>
+        <v>691.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>600.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.78</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>5.16</v>
+        <v>18.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.92</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>0.49</v>
+        <v>5.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>53.48</v>
+        <v>32.17</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>32.17</v>
+        <v>0.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.3</v>
+        <v>9.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.42</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.22</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>3.38</v>
+        <v>0.81</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>9.79</v>
+        <v>53.48</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>53.32</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>0.81</v>
+        <v>0.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>16.61</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="P15" s="4">
-        <v>0.94</v>
+        <v>0.82</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="P16" s="4">
-        <v>0.82</v>
+        <v>0.3</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>18.71</v>
+        <v>3.38</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="P18" s="4">
-        <v>1.92</v>
+        <v>18.71</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="P19" s="4">
-        <v>1.52</v>
+        <v>1.92</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P20" s="4">
-        <v>691.56</v>
+        <v>1.52</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>852.15</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>698.21</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>81.93</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>