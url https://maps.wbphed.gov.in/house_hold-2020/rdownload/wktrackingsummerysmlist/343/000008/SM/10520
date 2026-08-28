--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -128,50 +128,65 @@
   <si>
     <t>24/09/2022</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA, PROP.- AVINABA BHATTACHARYA</t>
   </si>
   <si>
     <t>Construction of service road for head work site of Zone-VI, Mathurapur-II block under Mega surface water based water supply scheme-FaltaMathurapur under Raidighi Sub-Division of AliporeDivision,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001136/2022-2023</t>
   </si>
   <si>
     <t>601/RSD</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>22/01/2023</t>
   </si>
   <si>
     <t>M/S M.B.ENTERPRISE</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000039/2022-2023</t>
+  </si>
+  <si>
+    <t>3587/AD</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-VI of Mega Surface ( Phase-I) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mathurapur-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000565/2022-2023</t>
   </si>
   <si>
     <t>581/SMD</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>M.S.ENTERPRISE</t>
@@ -195,65 +210,50 @@
     <t>13/08/2023</t>
   </si>
   <si>
     <t>M/S. JHARNA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply and delivery different dia of C.I.D.F. Sluice valve for different zone of Mathurapur I and II Block of Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 Parganas in connection with Jal Jeevan Mission (JJM) of Raidighi Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3, Raidghi Sub Division</t>
   </si>
   <si>
     <t>ORD/000113/2023-2024</t>
   </si>
   <si>
     <t>198/AD</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD</t>
-  </si>
-[...13 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -803,54 +803,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>23.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.19</v>
       </c>
       <c r="S3" s="4">
         <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -884,306 +884,306 @@
         <v>4.7</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>26.7</v>
+        <v>700.28</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>272.12</v>
+        <v>26.7</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>22.66</v>
+        <v>272.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>700.28</v>
+        <v>22.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>39.78</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>1049.71</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>26.04</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>