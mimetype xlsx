--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,71 +345,50 @@
     <t>2889/AD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>Repairing of Pump House and Boundary wall, approach road at 3nos Pump House site of Gurudaspur W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/10486)</t>
   </si>
   <si>
     <t>ORD/002181/2024-2025</t>
   </si>
   <si>
     <t>2064/KSD</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>KANIKA CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>UNIQUE AGENCY (PARTNER)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1872,148 +1851,87 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="4">
         <v>3.94</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...18 lines deleted...]
-      <c r="H19" s="13" t="s">
+      <c r="A19" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>640.46</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>