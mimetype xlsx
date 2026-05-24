--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -938,54 +938,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1060,54 +1060,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1296,54 +1296,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>31.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>31.19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1357,54 +1357,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>0.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>19.98</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1418,54 +1418,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>3.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1479,54 +1479,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>8.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1654,54 +1654,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P15" s="4">
         <v>411.28</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>206.84</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>50.29</v>
       </c>
       <c r="S15" s="4">
         <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1871,54 +1871,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>640.46</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>245.54</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>38.34</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>