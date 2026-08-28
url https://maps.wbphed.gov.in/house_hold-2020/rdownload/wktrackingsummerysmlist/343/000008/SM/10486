--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -131,264 +131,264 @@
   <si>
     <t>M/S R.DUTTA &amp; CO.</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (GURUDASPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000441/2022-2023</t>
   </si>
   <si>
     <t>292/AD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Gurudaspur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000900/2022-2023</t>
+  </si>
+  <si>
+    <t>7274/AD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>UNITED BUILDERS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000053/2022-2023</t>
+  </si>
+  <si>
+    <t>3918/AD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2023-2024</t>
   </si>
   <si>
     <t>54/KSD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Allied works for pile and pile cap portion regarding the construction of 300 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Gurudaspur W/S Scheme, South 24 Parganas, Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000275/2023-2024</t>
+  </si>
+  <si>
+    <t>1425/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Digambarpur, Indranarayanpur, Dakshin Durgapur, Ramnagar Abad, Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002102/2023-2024</t>
+  </si>
+  <si>
+    <t>926/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
+    <t>Providing support services for data mapping of available data within command area for preparation of GMIS of Gurudaspur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001996/2023-2024</t>
+  </si>
+  <si>
+    <t>469/KSD</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>RTOR000311/2023-2024</t>
   </si>
   <si>
     <t>3120/AD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc at Gurudaspur PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/10486)</t>
   </si>
   <si>
     <t>ORD/000232/2024-2025</t>
   </si>
   <si>
     <t>2607/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>18/08/2024</t>
   </si>
   <si>
-    <t>UNITED BUILDERS</t>
-[...50 lines deleted...]
-    <t>ROY CHOWDHURY ASSOCIATES</t>
+    <t>Continuation order for Hiring of Motor Launch for Kakdwip Sub-Division under Alipore Division, P.H.E.D. for execution and maintenance of different piped water supply schemes at different Island in the district of South 24 Parganas. (Period from 09.10.2024 to 07.01.2025).</t>
+  </si>
+  <si>
+    <t>ORD/002173/2024-2025</t>
+  </si>
+  <si>
+    <t>4157/AD</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>RAJKUMAR MANNA</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Motor Launch for Kakdwip Sub-Division under Alipore Division, P.H.E.D. for execution and maintenance of different piped water supply schemes at different Island in the district of South 24 Parganas. (Period from 10.07.2024 to 08.10.2024).</t>
+  </si>
+  <si>
+    <t>ORD/002171/2024-2025</t>
+  </si>
+  <si>
+    <t>2889/AD</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>Repairing of Pump House and Boundary wall, approach road at 3nos Pump House site of Gurudaspur W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/10486)</t>
+  </si>
+  <si>
+    <t>ORD/002181/2024-2025</t>
+  </si>
+  <si>
+    <t>2064/KSD</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>KANIKA CONSTRUCTION</t>
   </si>
   <si>
     <t>Surging of 6 nos. Tubewell for Augmentation of Hesamabad- 2 nos., Block- Kakdwip, Herambagopalpur- 2 nos., Gurdaspur- 2 nos. W/S Scheme, Block - Pathar Pratima under JJM under Kakdwip Sub-Division under Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000503/2024-2025</t>
   </si>
   <si>
     <t>3606/AD</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>COPE ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000570/2023-2024</t>
   </si>
   <si>
     <t>77/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000739/2023-2024</t>
   </si>
   <si>
     <t>574/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
-  </si>
-[...64 lines deleted...]
-    <t>KANIKA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1057,60 +1057,60 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.49</v>
+        <v>411.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.49</v>
+        <v>206.84</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>50.29</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1151,734 +1151,734 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>0.3</v>
+        <v>0.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>87.78</v>
+        <v>31.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>31.19</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>31.2</v>
+        <v>0.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>31.19</v>
+        <v>0.16</v>
       </c>
       <c r="R9" s="4">
-        <v>99.98</v>
+        <v>19.98</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>0.79</v>
+        <v>3.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.16</v>
+        <v>3.53</v>
       </c>
       <c r="R10" s="4">
-        <v>19.98</v>
+        <v>99.93</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="P11" s="4">
-        <v>3.53</v>
+        <v>0.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.53</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>8.23</v>
+        <v>87.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.18</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>26.48</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>5.22</v>
+        <v>8.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>14.83</v>
+        <v>8.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>411.28</v>
+        <v>3.94</v>
       </c>
       <c r="Q15" s="4">
-        <v>206.84</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>50.29</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>8.97</v>
+        <v>8.23</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="P17" s="4">
-        <v>8.97</v>
+        <v>5.22</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="P18" s="4">
-        <v>3.94</v>
+        <v>14.83</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>