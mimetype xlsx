--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,252 +77,252 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF KUMARKHALI PWSS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC) UNDER BASANTI BLOCK OF CANNING SUB-DIVISION OF ALIPORE DIVISION, PHE DTE IN SOUTH 24 PARGANAS DISTRCT</t>
+  </si>
+  <si>
+    <t>SM/10478</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Design and DPR preparation for Augmentation of ground water based Kumarkhali Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte. Part-II</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/001843/2021-2022</t>
+  </si>
+  <si>
+    <t>682/CSD</t>
+  </si>
+  <si>
+    <t>18/08/2021</t>
+  </si>
+  <si>
+    <t>02/09/2021</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Survey work for Augmentation of ground water based Kumarkhali Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte. Part-I</t>
+  </si>
+  <si>
+    <t>ORD/001842/2021-2022</t>
+  </si>
+  <si>
+    <t>681/CSD</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Kumarkhali W/S Scheme, Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD</t>
+  </si>
+  <si>
+    <t>ORD/001120/2022-2023</t>
+  </si>
+  <si>
+    <t>8847/AD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>21/01/2023</t>
+  </si>
+  <si>
+    <t>G.B. CONSTRUCTION (TW)</t>
+  </si>
+  <si>
+    <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Kumarkhali Water Supply Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No. III)</t>
+  </si>
+  <si>
+    <t>ORD/000263/2022-2023</t>
+  </si>
+  <si>
+    <t>3496/AD</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>A 8 T CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000046/2022-2023</t>
+  </si>
+  <si>
+    <t>3909/AD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF KUMARKHALI PWSS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC) UNDER BASANTI BLOCK OF CANNING SUB-DIVISION OF ALIPORE DIVISION, PHE DTE IN SOUTH 24 PARGANAS DISTRCT</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kumarkhali Augmentation water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000538/2022-2023</t>
   </si>
   <si>
     <t>477/SMD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>21/05/2023</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Alipore Division</t>
-[...83 lines deleted...]
-    <t>Resource Division</t>
+    <t>Laying Distribution System, Providing Functional Household Tap Connection for Ground Water Based Augmentation Piped Water Supply Scheme for the Kumarkhali, Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [No. of FHTC = 2968]</t>
+  </si>
+  <si>
+    <t>ORD/000148/2023-2024</t>
+  </si>
+  <si>
+    <t>741/AD</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>G.B. CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>RTOR000159/2023-2024</t>
   </si>
   <si>
     <t>1054/AD</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00749/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-104</t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Construction of 23 Nos. different capacity R.C.C OHR (based on Departmental Design &amp; Drawing ) with 20 mtr. staging height including Geo-Technical investigation, foundation, pipeline connection and cost of pipes , specials etc. for augmentation of different piped water supply scheme of Canning-I, Canning-II &amp; Basanti Block under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 3 CSD,Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/002461/2023-2024</t>
+  </si>
+  <si>
+    <t>1512/AD</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LTD</t>
+  </si>
+  <si>
     <t>Additional laying of pipe line at Kumarkhali W/S Scheme, Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002182/2023-2024</t>
   </si>
   <si>
     <t>833/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>05/05/2024</t>
   </si>
   <si>
     <t>ISHAN CONSTRUCTION</t>
-  </si>
-[...37 lines deleted...]
-    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,704 +852,704 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>26.03</v>
+        <v>2.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M4" s="4" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>19.51</v>
+        <v>3.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.24</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>6.77</v>
+        <v>19.51</v>
       </c>
       <c r="Q5" s="4">
+        <v>17.51</v>
+      </c>
+      <c r="R5" s="4">
+        <v>89.73</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>2.89</v>
+        <v>6.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.99</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.66</v>
+        <v>110.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>110.14</v>
+        <v>26.03</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>45.65</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>18.28</v>
+        <v>553.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>426.06</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>76.92</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>2.67</v>
+        <v>18.28</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>87.63</v>
+        <v>2.67</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>553.93</v>
+        <v>2624.49</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>2624.49</v>
+        <v>87.63</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>84.79</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.76</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>3456.02</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>553.08</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>