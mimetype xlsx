--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -716,105 +716,93 @@
   <si>
     <t>ORD/000164/2024-2025</t>
   </si>
   <si>
     <t>2515/AD</t>
   </si>
   <si>
     <t>15/06/2024</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>SHREE J M CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR001001/2023-2024</t>
   </si>
   <si>
     <t>1800/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
-    <t>Construction of 1 no. 550 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I) (Part-A)</t>
-[...10 lines deleted...]
-  <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households and Construction of 01 no. Pump House for Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (Part-B) [No. of FHTC = 500]</t>
   </si>
   <si>
     <t>ORD/000670/2022-2023</t>
   </si>
   <si>
     <t>6155/AD.</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>STAR ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Construction of 1 no. 550 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II) (Part-A)</t>
   </si>
   <si>
     <t>ORD/000554/2022-2023</t>
   </si>
   <si>
     <t>5728/AD</t>
   </si>
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>Road Restoration for Laying distribution system of Augmentation of Ganeshpur Kalinagar Water Supply Scheme for providing FHTC, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Zone - II)</t>
   </si>
   <si>
     <t>ORD/000986/2023-2024</t>
   </si>
   <si>
     <t>3005/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>20/03/2026</t>
   </si>
   <si>
     <t>Construction of 1 nos. Pump House of size 5.40 mtr. x 3.60 mtr. At Head Work Site for Augmentation of Ganeshpur Kalinagar Zone-I &amp; II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (SM/10336)</t>
   </si>
   <si>
     <t>ORD/000202/2024-2025</t>
   </si>
   <si>
     <t>2585/AD</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SOHINI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1218,51 +1206,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W52"/>
+  <dimension ref="A1:W51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3990,366 +3978,305 @@
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>234</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>93</v>
+        <v>160</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>235</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>236</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>237</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>204</v>
+        <v>238</v>
       </c>
       <c r="P47" s="4">
-        <v>291.65</v>
+        <v>168.21</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>163</v>
+        <v>242</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>242</v>
+        <v>171</v>
       </c>
       <c r="P48" s="4">
-        <v>168.21</v>
+        <v>320.99</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>171</v>
+        <v>238</v>
       </c>
       <c r="P49" s="4">
-        <v>320.99</v>
+        <v>76.51</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>76</v>
+        <v>160</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>251</v>
+        <v>169</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>252</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="P50" s="4">
-        <v>76.51</v>
+        <v>5.6</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
-      <c r="A51" s="3">
-[...27 lines deleted...]
-      <c r="K51" s="4" t="s">
+      <c r="A51" s="7" t="s">
         <v>254</v>
       </c>
-      <c r="L51" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="14"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="14"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="8"/>
+      <c r="M51" s="8"/>
+      <c r="N51" s="8"/>
+      <c r="O51" s="8">
+        <v>1435.67</v>
+      </c>
+      <c r="P51" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="8">
+        <v>0</v>
+      </c>
+      <c r="R51" s="8"/>
+      <c r="S51" s="8"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
-    <row r="52" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A52:N52"/>
+    <mergeCell ref="A51:N51"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>