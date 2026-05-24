--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1367,54 +1367,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.9</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1426,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.69</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1485,54 +1485,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>2.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>78.5</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1544,54 +1544,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1603,54 +1603,54 @@
         <v>44</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>2.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>74.86</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1662,54 +1662,54 @@
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="4">
         <v>1.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1723,54 +1723,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P9" s="4">
         <v>12.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>12.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1782,54 +1782,54 @@
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>4.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.09</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1961,54 +1961,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>41.23</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>17.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>43.42</v>
       </c>
       <c r="S13" s="4">
         <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2022,54 +2022,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>0.49</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2083,54 +2083,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="4">
         <v>0.49</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2203,54 +2203,54 @@
         <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>4.3</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2262,54 +2262,54 @@
         <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P18" s="4">
         <v>4.74</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2321,54 +2321,54 @@
         <v>106</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P19" s="4">
         <v>4.26</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2380,54 +2380,54 @@
         <v>109</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P20" s="4">
         <v>4.39</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>3.97</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>90.45</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2439,54 +2439,54 @@
         <v>112</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P21" s="4">
         <v>4.78</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>92.55</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2498,54 +2498,54 @@
         <v>115</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P22" s="4">
         <v>4.77</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>49.28</v>
       </c>
       <c r="S22" s="4">
         <v>95</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2557,54 +2557,54 @@
         <v>119</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P23" s="4">
         <v>4.78</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>92.21</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2616,54 +2616,54 @@
         <v>122</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P24" s="4">
         <v>4.7</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>95.49</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2675,54 +2675,54 @@
         <v>126</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P25" s="4">
         <v>4.61</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2734,54 +2734,54 @@
         <v>129</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P26" s="4">
         <v>4.38</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2795,54 +2795,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>133</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P27" s="4">
         <v>1.46</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>1.46</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>80</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2856,54 +2856,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P28" s="4">
         <v>2.74</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S28" s="4">
         <v>95</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2915,54 +2915,54 @@
         <v>145</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P29" s="4">
         <v>4.39</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>93.85</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2974,54 +2974,54 @@
         <v>148</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P30" s="4">
         <v>2.91</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>96.19</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3149,54 +3149,54 @@
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>160</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P33" s="4">
         <v>134.59</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>86.35</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>64.16</v>
       </c>
       <c r="S33" s="4">
         <v>80</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3393,54 +3393,54 @@
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>185</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>186</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>187</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>190</v>
       </c>
       <c r="P37" s="4">
         <v>1.2</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>1.12</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>92.99</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3454,54 +3454,54 @@
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>194</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P38" s="4">
         <v>16.37</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>15.24</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>93.08</v>
       </c>
       <c r="S38" s="4">
         <v>75</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3515,54 +3515,54 @@
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>197</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>194</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>198</v>
       </c>
       <c r="P39" s="4">
         <v>16.81</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>15.58</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>92.65</v>
       </c>
       <c r="S39" s="4">
         <v>90</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3576,54 +3576,54 @@
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>160</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>200</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>201</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>202</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>203</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>204</v>
       </c>
       <c r="P40" s="4">
         <v>61.55</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>60.69</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>98.6</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -3637,54 +3637,54 @@
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>160</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>206</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>207</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>203</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>171</v>
       </c>
       <c r="P41" s="4">
         <v>65.44</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>64.99</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -3698,54 +3698,54 @@
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>210</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>211</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>212</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>213</v>
       </c>
       <c r="P42" s="4">
         <v>14.02</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>12.23</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>87.25</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -3881,54 +3881,54 @@
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>226</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>227</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>228</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>229</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>230</v>
       </c>
       <c r="P45" s="4">
         <v>20.39</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>18.18</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>89.17</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -3999,54 +3999,54 @@
       <c r="I47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>160</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>235</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>236</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>237</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>238</v>
       </c>
       <c r="P47" s="4">
         <v>168.21</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>55.63</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>33.07</v>
       </c>
       <c r="S47" s="4">
         <v>50</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -4060,54 +4060,54 @@
       <c r="I48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>240</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>241</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>242</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>243</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>171</v>
       </c>
       <c r="P48" s="4">
         <v>320.99</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>28.83</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>8.98</v>
       </c>
       <c r="S48" s="4">
         <v>40</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -4216,54 +4216,54 @@
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="7" t="s">
         <v>254</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="11"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="14"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8">
         <v>1435.67</v>
       </c>
       <c r="P51" s="8">
-        <v>0</v>
+        <v>464.61</v>
       </c>
       <c r="Q51" s="8">
-        <v>0</v>
+        <v>32.36</v>
       </c>
       <c r="R51" s="8"/>
       <c r="S51" s="8"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A51:N51"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>