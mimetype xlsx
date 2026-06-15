--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -548,276 +548,288 @@
   <si>
     <t>03/08/2024</t>
   </si>
   <si>
     <t>GARGO TRADERS</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connection etc. for Augmentation of Ganeshpur Kalinagar Zone- I &amp; II W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (Zone-I) (SM/10336)</t>
   </si>
   <si>
     <t>ORD/000335/2024-2025</t>
   </si>
   <si>
     <t>2750/AD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>SUDIP PRADHAN</t>
   </si>
   <si>
+    <t>Continuation order for Hiring of 1 (One) No. Diesel Car / Luxury Taxi for supervision of different works Under JJM at Kakdwip, Namkhana, Sagar and Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, PHE Dte. for the period from 01.03.2024 to 31.05.2024</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002536/2023-2024</t>
+  </si>
+  <si>
+    <t>408/KSD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>ANAMIKA BERA</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II) (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000433/2022-2023</t>
+  </si>
+  <si>
+    <t>4348/AD</t>
+  </si>
+  <si>
+    <t>24/09/2022</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II) (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000424/2022-2023</t>
+  </si>
+  <si>
+    <t>4347/AD</t>
+  </si>
+  <si>
+    <t>ASHIS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Allied works for pile and pile cap portion regarding the construction of 600 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Ganeshpur Kalinagar (Zone-I), South 24 Parganas, Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000271/2023-2024</t>
+  </si>
+  <si>
+    <t>1421/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>ASHIT BARAN BOSE</t>
+  </si>
+  <si>
+    <t>Allied works for pile and pile cap portion regarding the construction of 600 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Ganeshpur Kalinagar (Zone-II), South 24 Parganas, Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>1422/AD</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I) (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000382/2023-2024</t>
+  </si>
+  <si>
+    <t>1775/AD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>09/09/2023</t>
+  </si>
+  <si>
+    <t>SWASTIK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/002187/2022-2023</t>
+  </si>
+  <si>
+    <t>689/KSD</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Hardwood Point, Ganeshpur Kalinagar Zone - I &amp; II, Kashinagar, Srinagar Zone - I &amp; II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002145/2023-2024</t>
+  </si>
+  <si>
+    <t>945/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
+    <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Ganeshpur Kalinagar Zone- I &amp; II W/S Scheme, Block - Kakdwip under JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/10336)</t>
+  </si>
+  <si>
+    <t>ORD/000164/2024-2025</t>
+  </si>
+  <si>
+    <t>2515/AD</t>
+  </si>
+  <si>
+    <t>15/06/2024</t>
+  </si>
+  <si>
+    <t>15/07/2024</t>
+  </si>
+  <si>
+    <t>SHREE J M CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR001001/2023-2024</t>
+  </si>
+  <si>
+    <t>1800/AD</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households and Construction of 01 no. Pump House for Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (Part-B) [No. of FHTC = 500]</t>
+  </si>
+  <si>
+    <t>ORD/000670/2022-2023</t>
+  </si>
+  <si>
+    <t>6155/AD.</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>STAR ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 1 no. 550 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000554/2022-2023</t>
+  </si>
+  <si>
+    <t>5728/AD</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>Road Restoration for Laying distribution system of Augmentation of Ganeshpur Kalinagar Water Supply Scheme for providing FHTC, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Zone - II)</t>
+  </si>
+  <si>
+    <t>ORD/000986/2023-2024</t>
+  </si>
+  <si>
+    <t>3005/AD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>Construction of 1 nos. Pump House of size 5.40 mtr. x 3.60 mtr. At Head Work Site for Augmentation of Ganeshpur Kalinagar Zone-I &amp; II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (SM/10336)</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>2585/AD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>SOHINI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 1 no. 550 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000525/2022-2023</t>
+  </si>
+  <si>
+    <t>5607/AD</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe and Pre-packed Resin Bonded Gravel Filter for Augmentation of Ganeshpur Kalinagar (Zone-I and II) W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>2396AD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>12/07/2025</t>
   </si>
   <si>
     <t>FORTUNE ENGINEERING</t>
-  </si>
-[...208 lines deleted...]
-    <t>SOHINI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1206,51 +1218,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W51"/>
+  <dimension ref="A1:W52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3311,972 +3323,1033 @@
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>178</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>83</v>
+        <v>179</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="P36" s="4">
-        <v>39.72</v>
+        <v>1.2</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>1.12</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>92.99</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>185</v>
+        <v>93</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>186</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>187</v>
       </c>
       <c r="M37" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N37" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="N37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O37" s="4" t="s">
-        <v>190</v>
+        <v>66</v>
       </c>
       <c r="P37" s="4">
-        <v>1.2</v>
+        <v>16.37</v>
       </c>
       <c r="Q37" s="4">
-        <v>1.12</v>
+        <v>15.24</v>
       </c>
       <c r="R37" s="4">
-        <v>92.99</v>
+        <v>93.08</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>66</v>
+        <v>192</v>
       </c>
       <c r="P38" s="4">
-        <v>16.37</v>
+        <v>16.81</v>
       </c>
       <c r="Q38" s="4">
-        <v>15.24</v>
+        <v>15.58</v>
       </c>
       <c r="R38" s="4">
-        <v>93.08</v>
+        <v>92.65</v>
       </c>
       <c r="S38" s="4">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="L39" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="I39" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K39" s="4" t="s">
+      <c r="M39" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="N39" s="4" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>198</v>
       </c>
       <c r="P39" s="4">
-        <v>16.81</v>
+        <v>61.55</v>
       </c>
       <c r="Q39" s="4">
-        <v>15.58</v>
+        <v>60.69</v>
       </c>
       <c r="R39" s="4">
-        <v>92.65</v>
+        <v>98.6</v>
       </c>
       <c r="S39" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>199</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>160</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>200</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>201</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="P40" s="4">
-        <v>61.55</v>
+        <v>65.44</v>
       </c>
       <c r="Q40" s="4">
-        <v>60.69</v>
+        <v>64.99</v>
       </c>
       <c r="R40" s="4">
-        <v>98.6</v>
+        <v>99.32</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="M41" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="I41" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K41" s="4" t="s">
+      <c r="N41" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="O41" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="M41" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P41" s="4">
-        <v>65.44</v>
+        <v>14.02</v>
       </c>
       <c r="Q41" s="4">
-        <v>64.99</v>
+        <v>12.23</v>
       </c>
       <c r="R41" s="4">
-        <v>99.32</v>
+        <v>87.25</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K42" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="I42" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K42" s="4" t="s">
+      <c r="L42" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="M42" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="M42" s="4" t="s">
+      <c r="N42" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="N42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O42" s="4" t="s">
-        <v>213</v>
+        <v>138</v>
       </c>
       <c r="P42" s="4">
-        <v>14.02</v>
+        <v>1.54</v>
       </c>
       <c r="Q42" s="4">
-        <v>12.23</v>
+        <v>0</v>
       </c>
       <c r="R42" s="4">
-        <v>87.25</v>
+        <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>132</v>
+        <v>212</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>133</v>
+        <v>213</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>214</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>215</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>216</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>217</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>138</v>
+        <v>218</v>
       </c>
       <c r="P43" s="4">
-        <v>1.54</v>
+        <v>0.94</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>219</v>
+        <v>83</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>220</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>221</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>222</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>223</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>224</v>
       </c>
       <c r="P44" s="4">
-        <v>0.94</v>
+        <v>20.39</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>18.18</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>89.17</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="I45" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K45" s="4" t="s">
+      <c r="L45" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="L45" s="4" t="s">
+      <c r="M45" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="M45" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N45" s="4" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>230</v>
+        <v>155</v>
       </c>
       <c r="P45" s="4">
-        <v>20.39</v>
+        <v>18.82</v>
       </c>
       <c r="Q45" s="4">
-        <v>18.18</v>
+        <v>0</v>
       </c>
       <c r="R45" s="4">
-        <v>89.17</v>
+        <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="J46" s="13"/>
+        <v>228</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>160</v>
+      </c>
       <c r="K46" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="N46" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="L46" s="4" t="s">
+      <c r="O46" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="M46" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P46" s="4">
-        <v>18.82</v>
+        <v>168.21</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>55.63</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>33.07</v>
       </c>
       <c r="S46" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K47" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="I47" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K47" s="4" t="s">
+      <c r="L47" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="M47" s="4" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>237</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>238</v>
+        <v>171</v>
       </c>
       <c r="P47" s="4">
-        <v>168.21</v>
+        <v>320.99</v>
       </c>
       <c r="Q47" s="4">
-        <v>55.63</v>
+        <v>28.83</v>
       </c>
       <c r="R47" s="4">
-        <v>33.07</v>
+        <v>8.98</v>
       </c>
       <c r="S47" s="4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K48" s="4" t="s">
         <v>239</v>
       </c>
-      <c r="I48" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="4" t="s">
+      <c r="L48" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="L48" s="4" t="s">
+      <c r="M48" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="M48" s="4" t="s">
+      <c r="N48" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="N48" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O48" s="4" t="s">
-        <v>171</v>
+        <v>232</v>
       </c>
       <c r="P48" s="4">
-        <v>320.99</v>
+        <v>76.51</v>
       </c>
       <c r="Q48" s="4">
-        <v>28.83</v>
+        <v>0</v>
       </c>
       <c r="R48" s="4">
-        <v>8.98</v>
+        <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="K49" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="I49" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K49" s="4" t="s">
+      <c r="L49" s="4" t="s">
         <v>245</v>
       </c>
-      <c r="L49" s="4" t="s">
+      <c r="M49" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="N49" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="M49" s="4" t="s">
+      <c r="O49" s="4" t="s">
         <v>247</v>
       </c>
-      <c r="N49" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P49" s="4">
-        <v>76.51</v>
+        <v>5.6</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K50" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="I50" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K50" s="4" t="s">
+      <c r="L50" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="L50" s="4" t="s">
+      <c r="M50" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N50" s="4" t="s">
         <v>251</v>
       </c>
-      <c r="M50" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O50" s="4" t="s">
-        <v>253</v>
+        <v>198</v>
       </c>
       <c r="P50" s="4">
-        <v>5.6</v>
+        <v>291.65</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>155.8</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>53.42</v>
       </c>
       <c r="S50" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
-      <c r="A51" s="7" t="s">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="L51" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="B51" s="7"/>
-[...22 lines deleted...]
-      <c r="S51" s="8"/>
+      <c r="M51" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="P51" s="4">
+        <v>39.72</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>0</v>
+      </c>
+      <c r="R51" s="4">
+        <v>0</v>
+      </c>
+      <c r="S51" s="4">
+        <v>100</v>
+      </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="14"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14"/>
+      <c r="K52" s="8"/>
+      <c r="L52" s="8"/>
+      <c r="M52" s="8"/>
+      <c r="N52" s="8"/>
+      <c r="O52" s="8">
+        <v>1727.32</v>
+      </c>
+      <c r="P52" s="8">
+        <v>620.41</v>
+      </c>
+      <c r="Q52" s="8">
+        <v>35.92</v>
+      </c>
+      <c r="R52" s="8"/>
+      <c r="S52" s="8"/>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A51:N51"/>
+    <mergeCell ref="A52:N52"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>