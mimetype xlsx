--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,747 +89,747 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GANESHPUR KALINAGAR PWSS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
   </si>
   <si>
     <t>SM/10336</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of Design and DPR including estimate for retrofitting for Providing FHTC at Ganeshpur Kalinagar (Zone-I) W/S Scheme &amp; it's adjacent areas, Block - Kakdwip under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001040/2021-2022</t>
+  </si>
+  <si>
+    <t>2271/AD</t>
+  </si>
+  <si>
+    <t>06/09/2021</t>
+  </si>
+  <si>
+    <t>13/09/2021</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Preparation of Design and DPR including estimate for retrofitting for Providing FHTC at Ganeshpur Kalinagar (Zone-II) W/S Scheme &amp; it's adjacent areas, Block - Kakdwip under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001041/2021-2022</t>
+  </si>
+  <si>
+    <t>2272/AD</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Gheri Uttar, Dakshin and others (Phase-III) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2021-2022</t>
+  </si>
+  <si>
+    <t>392/KSD</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>22/07/2021</t>
+  </si>
+  <si>
+    <t>UNIQUE CONSTRUCTION (II)</t>
+  </si>
+  <si>
+    <t>Route Survey for Providing FHTC at Ganeshpur Kalinagar (Zone-II) W/S Scheme &amp; it's adjacent areas, Block Kakdwip under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001023/2021-2022</t>
+  </si>
+  <si>
+    <t>537/KSD</t>
+  </si>
+  <si>
+    <t>01/11/2021</t>
+  </si>
+  <si>
+    <t>21/11/2021</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Rathtala, Bangheri and others (Phase-II) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2021-2022</t>
+  </si>
+  <si>
+    <t>402/KSD</t>
+  </si>
+  <si>
+    <t>M/S. MANIMALA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Rathtala, Bangheri and others (Phase-I) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000132/2021-2022</t>
+  </si>
+  <si>
+    <t>387/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Bangheri (Phase-II) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001854/2020-2021</t>
+  </si>
+  <si>
+    <t>1285/KSD</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>05/03/2021</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Pukurberia (Phase-V) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001914/2020-2021</t>
+  </si>
+  <si>
+    <t>1324/KSD</t>
+  </si>
+  <si>
+    <t>KHOKAN MONDAL</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Pukurberia (Phase-III) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001896/2020-2021</t>
+  </si>
+  <si>
+    <t>1318/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Dakshin Gobindapur (Phase-IV) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001891/2020-2021</t>
+  </si>
+  <si>
+    <t>1313/KSD</t>
+  </si>
+  <si>
+    <t>M/S. SUNITY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Pukurberia and others for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000129/2021-2022</t>
+  </si>
+  <si>
+    <t>384/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Pukurberia and others for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000138/2021-2022</t>
+  </si>
+  <si>
+    <t>393/KSD</t>
+  </si>
+  <si>
+    <t>Route Survey for Providing FHTC at Ganeshpur Kalinagar (Zone-I) W/S Scheme &amp; it's adjacent areas, Block Kakdwip under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001018/2021-2022</t>
+  </si>
+  <si>
+    <t>536/KSD</t>
+  </si>
+  <si>
+    <t>01/09/2021</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Dakshin Gobindapur (Phase-III) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001916/2020-2021</t>
+  </si>
+  <si>
+    <t>1326/KSD</t>
+  </si>
+  <si>
+    <t>FIDERE MARINE SERVICES PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Route Survey for Providing FHTC at Gangasagar Zone - I &amp; Gangasagar Zone - II W/S Scheme &amp; it's adjacent areas, Block Sagar under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001617/2021-2022</t>
+  </si>
+  <si>
+    <t>616/KSD</t>
+  </si>
+  <si>
+    <t>27/09/2021</t>
+  </si>
+  <si>
+    <t>04/10/2021</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Bangheri (Phase-I) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001782/2020-2021</t>
+  </si>
+  <si>
+    <t>1227/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Dakshin Gobindapur (Phase-VI) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001893/2020-2021</t>
+  </si>
+  <si>
+    <t>1315/KSD</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Rathtala, Bangheri and others (Phase-III) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000152/2021-2022</t>
   </si>
   <si>
     <t>404/KSD</t>
   </si>
   <si>
-    <t>07/07/2021</t>
-[...61 lines deleted...]
-  <si>
     <t>ORD/001616/2021-2022</t>
   </si>
   <si>
     <t>615/KSD</t>
   </si>
   <si>
-    <t>27/09/2021</t>
-[...11 lines deleted...]
-    <t>616/KSD</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Pukurberia (Phase-IV) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001905/2020-2021</t>
+  </si>
+  <si>
+    <t>1321/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Rathtala, Bangheri and others (Phase-IV) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2021-2022</t>
+  </si>
+  <si>
+    <t>406/KSD</t>
+  </si>
+  <si>
+    <t>TAPAN DAS</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I) (Part-C)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000420/2022-2023</t>
+  </si>
+  <si>
+    <t>4346/AD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>24/10/2022</t>
+  </si>
+  <si>
+    <t>G.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 1 no. 550 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I) (Part-A)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000525/2022-2023</t>
+  </si>
+  <si>
+    <t>5607/AD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>ASHIT BARAN BOSE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households and Construction of 01 no. Pump House for Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (Part-B) [No. of FHTC = 500]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_4, Kakdwip Sub Division,Juniour Engineer_4, Raidighi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000670/2022-2023</t>
+  </si>
+  <si>
+    <t>6155/AD.</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>STAR ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households and Construction of 01 no. Pump House for Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-B) [No. of FHTC = 700]</t>
+  </si>
+  <si>
+    <t>ORD/000669/2022-2023</t>
+  </si>
+  <si>
+    <t>6154/AD.</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISE (I)</t>
+  </si>
+  <si>
+    <t>Construction of 1 no. 550 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000554/2022-2023</t>
+  </si>
+  <si>
+    <t>5728/AD</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
+    <t>Carriage of Chlorine from Ganeshpur store to different Pump house of different PWSS of Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (For one year)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001733/2021-2022</t>
+  </si>
+  <si>
+    <t>1006/KSD</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>SARADA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II) (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000424/2022-2023</t>
+  </si>
+  <si>
+    <t>4347/AD</t>
+  </si>
+  <si>
+    <t>24/09/2022</t>
+  </si>
+  <si>
+    <t>ASHIS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II) (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000433/2022-2023</t>
+  </si>
+  <si>
+    <t>4348/AD</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme ( GANESHPUR KALINAGAR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4, Raidghi Sub Division</t>
   </si>
   <si>
     <t>ORD/000490/2022-2023</t>
   </si>
   <si>
     <t>303/AD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Gheri Uttar, Dakshin and others (Phase-III) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...53 lines deleted...]
-    <t>G.M. ENTERPRISE</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000055/2022-2023</t>
+  </si>
+  <si>
+    <t>3905/AD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000090/2022-2023</t>
+  </si>
+  <si>
+    <t>5594/AD</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Ganeshpur Kalinagar Zone - I PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_4, Raidighi Sub Division</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>31/KSD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Ganeshpur Kalinagar Zone - II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000047/2023-2024</t>
   </si>
   <si>
     <t>32/KSD</t>
   </si>
   <si>
     <t>Laying distribution system for providing FHTC for Augmentation of Ganeshpur Kalinagar Zone-I W/S Scheme under JJM under Kakdwip Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 4, Raidghi Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000635/2023-2024</t>
   </si>
   <si>
     <t>2463/AD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>08/10/2023</t>
   </si>
   <si>
     <t>M/S. BRINDABAN DAS &amp; SONS</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Pukurberia (Phase-IV) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...116 lines deleted...]
-    <t>SARADA CONSTRUCTION</t>
+    <t>Road Restoration for Laying distribution system of Augmentation of Ganeshpur Kalinagar Water Supply Scheme for providing FHTC, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Zone - II)</t>
+  </si>
+  <si>
+    <t>ORD/000986/2023-2024</t>
+  </si>
+  <si>
+    <t>3005/AD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
   </si>
   <si>
     <t>Surging of 02 nos. Big dia Tubewell of Ganeshpur Kalinagar Zone-II W/S Scheme under JJM, Block - Kakdwip under Kakdwip Sub-Division under Alipore Division P.H.Engg. Dte.</t>
   </si>
   <si>
     <t>ORD/000233/2023-2024</t>
   </si>
   <si>
     <t>162/KSD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Pukurberia and others for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
-[...59 lines deleted...]
-    <t>S.S. ENTERPRISE (I)</t>
+    <t>ORD/002187/2022-2023</t>
+  </si>
+  <si>
+    <t>689/KSD</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>Allied works for pile and pile cap portion regarding the construction of 600 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Ganeshpur Kalinagar (Zone-I), South 24 Parganas, Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000271/2023-2024</t>
+  </si>
+  <si>
+    <t>1421/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>Allied works for pile and pile cap portion regarding the construction of 600 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Ganeshpur Kalinagar (Zone-II), South 24 Parganas, Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>1422/AD</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - I) (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000382/2023-2024</t>
+  </si>
+  <si>
+    <t>1775/AD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>09/09/2023</t>
+  </si>
+  <si>
+    <t>SWASTIK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Hardwood Point, Ganeshpur Kalinagar Zone - I &amp; II, Kashinagar, Srinagar Zone - I &amp; II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002145/2023-2024</t>
+  </si>
+  <si>
+    <t>945/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connection etc. for Augmentation of Ganeshpur Kalinagar Zone- I &amp; II W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (Zone-II) (SM/10336)</t>
   </si>
   <si>
     <t>ORD/000203/2024-2025</t>
   </si>
   <si>
     <t>2586/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>03/08/2024</t>
   </si>
   <si>
-    <t>GARGO TRADERS</t>
+    <t>Construction of 1 nos. Pump House of size 5.40 mtr. x 3.60 mtr. At Head Work Site for Augmentation of Ganeshpur Kalinagar Zone-I &amp; II Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (SM/10336)</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>2585/AD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>SOHINI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connection etc. for Augmentation of Ganeshpur Kalinagar Zone- I &amp; II W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (Zone-I) (SM/10336)</t>
   </si>
   <si>
     <t>ORD/000335/2024-2025</t>
   </si>
   <si>
     <t>2750/AD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>SUDIP PRADHAN</t>
   </si>
   <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe and Pre-packed Resin Bonded Gravel Filter for Augmentation of Ganeshpur Kalinagar (Zone-I and II) W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>2396AD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>FORTUNE ENGINEERING</t>
+  </si>
+  <si>
     <t>Continuation order for Hiring of 1 (One) No. Diesel Car / Luxury Taxi for supervision of different works Under JJM at Kakdwip, Namkhana, Sagar and Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, PHE Dte. for the period from 01.03.2024 to 31.05.2024</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/002536/2023-2024</t>
   </si>
   <si>
     <t>408/KSD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>ANAMIKA BERA</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Ganeshpur Kalinagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone - II) (Part-D)</t>
-[...100 lines deleted...]
-  <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Ganeshpur Kalinagar Zone- I &amp; II W/S Scheme, Block - Kakdwip under JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/10336)</t>
   </si>
   <si>
     <t>ORD/000164/2024-2025</t>
   </si>
   <si>
     <t>2515/AD</t>
   </si>
   <si>
     <t>15/06/2024</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>SHREE J M CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR001001/2023-2024</t>
   </si>
   <si>
     <t>1800/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
-  </si>
-[...88 lines deleted...]
-    <t>FORTUNE ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1376,2936 +1376,2936 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.77</v>
+        <v>2.58</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.24</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>88.9</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.74</v>
+        <v>4.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.39</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>92.69</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.82</v>
+        <v>4.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.22</v>
+        <v>3.96</v>
       </c>
       <c r="R5" s="4">
-        <v>78.5</v>
+        <v>90.09</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>4.6</v>
       </c>
       <c r="Q6" s="4">
         <v>4.56</v>
       </c>
       <c r="R6" s="4">
         <v>99.08</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.62</v>
+        <v>4.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.96</v>
+        <v>4.42</v>
       </c>
       <c r="R7" s="4">
-        <v>74.86</v>
+        <v>92.55</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>1.27</v>
+        <v>4.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.01</v>
+        <v>4.41</v>
       </c>
       <c r="R8" s="4">
-        <v>80</v>
+        <v>92.21</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>12.79</v>
+        <v>4.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.79</v>
+        <v>3.2</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>4.39</v>
+        <v>4.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.96</v>
+        <v>4.58</v>
       </c>
       <c r="R10" s="4">
-        <v>90.09</v>
+        <v>99.5</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="P11" s="4">
-        <v>2.58</v>
+        <v>4.74</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.49</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
-        <v>41.23</v>
+        <v>4.39</v>
       </c>
       <c r="Q13" s="4">
-        <v>17.9</v>
+        <v>4.12</v>
       </c>
       <c r="R13" s="4">
-        <v>43.42</v>
+        <v>93.85</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>40</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="P14" s="4">
-        <v>0.49</v>
+        <v>4.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.49</v>
+        <v>3.97</v>
       </c>
       <c r="R14" s="4">
+        <v>90.45</v>
+      </c>
+      <c r="S14" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="P15" s="4">
-        <v>0.49</v>
+        <v>2.82</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.49</v>
+        <v>2.22</v>
       </c>
       <c r="R15" s="4">
+        <v>78.5</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="P16" s="4">
-        <v>8.5</v>
+        <v>4.74</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>92.69</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>102</v>
+        <v>31</v>
       </c>
       <c r="P17" s="4">
-        <v>4.3</v>
+        <v>1.27</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.28</v>
+        <v>1.01</v>
       </c>
       <c r="R17" s="4">
-        <v>99.54</v>
+        <v>80</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="P18" s="4">
-        <v>4.74</v>
+        <v>4.26</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.71</v>
+        <v>4.23</v>
       </c>
       <c r="R18" s="4">
-        <v>99.5</v>
+        <v>99.08</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="P19" s="4">
-        <v>4.26</v>
+        <v>2.91</v>
       </c>
       <c r="Q19" s="4">
-        <v>4.23</v>
+        <v>2.8</v>
       </c>
       <c r="R19" s="4">
-        <v>99.08</v>
+        <v>96.19</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="P20" s="4">
-        <v>4.39</v>
+        <v>4.77</v>
       </c>
       <c r="Q20" s="4">
-        <v>3.97</v>
+        <v>4.24</v>
       </c>
       <c r="R20" s="4">
-        <v>90.45</v>
+        <v>88.9</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>112</v>
+        <v>42</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P21" s="4">
-        <v>4.78</v>
+        <v>2.62</v>
       </c>
       <c r="Q21" s="4">
-        <v>4.42</v>
+        <v>1.96</v>
       </c>
       <c r="R21" s="4">
-        <v>92.55</v>
+        <v>74.86</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>118</v>
+        <v>62</v>
       </c>
       <c r="P22" s="4">
-        <v>4.77</v>
+        <v>4.3</v>
       </c>
       <c r="Q22" s="4">
-        <v>2.35</v>
+        <v>4.28</v>
       </c>
       <c r="R22" s="4">
-        <v>49.28</v>
+        <v>99.54</v>
       </c>
       <c r="S22" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="P23" s="4">
-        <v>4.78</v>
+        <v>4.77</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.41</v>
+        <v>2.35</v>
       </c>
       <c r="R23" s="4">
-        <v>92.21</v>
+        <v>49.28</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J24" s="13"/>
+      <c r="J24" s="13" t="s">
+        <v>109</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>36</v>
+        <v>113</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="P24" s="4">
-        <v>4.7</v>
+        <v>41.23</v>
       </c>
       <c r="Q24" s="4">
-        <v>4.49</v>
+        <v>17.9</v>
       </c>
       <c r="R24" s="4">
-        <v>95.49</v>
+        <v>43.42</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J25" s="13"/>
+      <c r="J25" s="13" t="s">
+        <v>116</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>36</v>
+        <v>120</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="P25" s="4">
-        <v>4.61</v>
+        <v>291.65</v>
       </c>
       <c r="Q25" s="4">
-        <v>4.58</v>
+        <v>155.8</v>
       </c>
       <c r="R25" s="4">
-        <v>99.5</v>
+        <v>53.42</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J26" s="13"/>
+      <c r="J26" s="13" t="s">
+        <v>123</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>35</v>
+        <v>126</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>36</v>
+        <v>127</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>31</v>
+        <v>128</v>
       </c>
       <c r="P26" s="4">
-        <v>4.38</v>
+        <v>168.21</v>
       </c>
       <c r="Q26" s="4">
-        <v>3.2</v>
+        <v>55.63</v>
       </c>
       <c r="R26" s="4">
-        <v>73</v>
+        <v>33.07</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N27" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="13" t="s">
+      <c r="O27" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="K27" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>1.46</v>
+        <v>134.59</v>
       </c>
       <c r="Q27" s="4">
-        <v>1.46</v>
+        <v>86.35</v>
       </c>
       <c r="R27" s="4">
-        <v>100</v>
+        <v>64.16</v>
       </c>
       <c r="S27" s="4">
         <v>80</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>2.74</v>
+        <v>320.99</v>
       </c>
       <c r="Q28" s="4">
-        <v>2.74</v>
+        <v>28.83</v>
       </c>
       <c r="R28" s="4">
-        <v>100</v>
+        <v>8.98</v>
       </c>
       <c r="S28" s="4">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N29" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="L29" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>4.39</v>
+        <v>1.46</v>
       </c>
       <c r="Q29" s="4">
-        <v>4.12</v>
+        <v>1.46</v>
       </c>
       <c r="R29" s="4">
-        <v>93.85</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="L30" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N30" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O30" s="4" t="s">
-        <v>125</v>
+        <v>151</v>
       </c>
       <c r="P30" s="4">
-        <v>2.91</v>
+        <v>16.81</v>
       </c>
       <c r="Q30" s="4">
-        <v>2.8</v>
+        <v>15.58</v>
       </c>
       <c r="R30" s="4">
-        <v>96.19</v>
+        <v>92.65</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>152</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>116</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>154</v>
+        <v>112</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>155</v>
+        <v>41</v>
       </c>
       <c r="P31" s="4">
-        <v>147.3</v>
+        <v>16.37</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>15.24</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>93.08</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="J32" s="13"/>
+        <v>155</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>156</v>
+      </c>
       <c r="K32" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="P32" s="4">
-        <v>14.31</v>
+        <v>12.79</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>12.79</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>159</v>
-[...6 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P33" s="4">
-        <v>134.59</v>
+        <v>147.3</v>
       </c>
       <c r="Q33" s="4">
-        <v>86.35</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>64.16</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="L34" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M34" s="4" t="s">
-        <v>169</v>
+        <v>119</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>170</v>
+        <v>119</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="P34" s="4">
-        <v>46.46</v>
+        <v>14.31</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="M35" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="I35" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K35" s="4" t="s">
+      <c r="N35" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="O35" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>111.95</v>
+        <v>0.49</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="P36" s="4">
-        <v>1.2</v>
+        <v>0.49</v>
       </c>
       <c r="Q36" s="4">
-        <v>1.12</v>
+        <v>0.49</v>
       </c>
       <c r="R36" s="4">
-        <v>92.99</v>
+        <v>100</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>79</v>
+        <v>181</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>66</v>
+        <v>183</v>
       </c>
       <c r="P37" s="4">
-        <v>16.37</v>
+        <v>8.5</v>
       </c>
       <c r="Q37" s="4">
-        <v>15.24</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>93.08</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>79</v>
+        <v>187</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>188</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>192</v>
+        <v>128</v>
       </c>
       <c r="P38" s="4">
-        <v>16.81</v>
+        <v>76.51</v>
       </c>
       <c r="Q38" s="4">
-        <v>15.58</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>92.65</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="N39" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="I39" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K39" s="4" t="s">
+      <c r="O39" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="L39" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>61.55</v>
+        <v>2.74</v>
       </c>
       <c r="Q39" s="4">
-        <v>60.69</v>
+        <v>2.74</v>
       </c>
       <c r="R39" s="4">
-        <v>98.6</v>
+        <v>100</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>199</v>
+        <v>140</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>160</v>
+        <v>141</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>171</v>
+        <v>146</v>
       </c>
       <c r="P40" s="4">
-        <v>65.44</v>
+        <v>1.54</v>
       </c>
       <c r="Q40" s="4">
-        <v>64.99</v>
+        <v>0</v>
       </c>
       <c r="R40" s="4">
-        <v>99.32</v>
+        <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="M41" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="I41" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K41" s="4" t="s">
+      <c r="N41" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="L41" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O41" s="4" t="s">
-        <v>207</v>
+        <v>121</v>
       </c>
       <c r="P41" s="4">
-        <v>14.02</v>
+        <v>61.55</v>
       </c>
       <c r="Q41" s="4">
-        <v>12.23</v>
+        <v>60.69</v>
       </c>
       <c r="R41" s="4">
-        <v>87.25</v>
+        <v>98.6</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>132</v>
+        <v>204</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="P42" s="4">
-        <v>1.54</v>
+        <v>65.44</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>64.99</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O43" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="I43" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P43" s="4">
-        <v>0.94</v>
+        <v>14.02</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>12.23</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>87.25</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I44" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="O44" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="I44" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P44" s="4">
-        <v>20.39</v>
+        <v>0.94</v>
       </c>
       <c r="Q44" s="4">
-        <v>18.18</v>
+        <v>0</v>
       </c>
       <c r="R44" s="4">
-        <v>89.17</v>
+        <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="J45" s="13"/>
+        <v>220</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>123</v>
+      </c>
       <c r="K45" s="4" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="P45" s="4">
-        <v>18.82</v>
+        <v>46.46</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="N46" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="I46" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K46" s="4" t="s">
+      <c r="O46" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="L46" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P46" s="4">
-        <v>168.21</v>
+        <v>5.6</v>
       </c>
       <c r="Q46" s="4">
-        <v>55.63</v>
+        <v>0</v>
       </c>
       <c r="R46" s="4">
-        <v>33.07</v>
+        <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="M47" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="I47" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K47" s="4" t="s">
+      <c r="N47" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="O47" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="M47" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P47" s="4">
-        <v>320.99</v>
+        <v>111.95</v>
       </c>
       <c r="Q47" s="4">
-        <v>28.83</v>
+        <v>0</v>
       </c>
       <c r="R47" s="4">
-        <v>8.98</v>
+        <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="L48" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="I48" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="4" t="s">
+      <c r="M48" s="4" t="s">
         <v>239</v>
       </c>
-      <c r="L48" s="4" t="s">
+      <c r="N48" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="M48" s="4" t="s">
+      <c r="O48" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="N48" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P48" s="4">
-        <v>76.51</v>
+        <v>39.72</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J49" s="13" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>244</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>245</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>169</v>
+        <v>246</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="P49" s="4">
-        <v>5.6</v>
+        <v>1.2</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>1.12</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>92.99</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>158</v>
+        <v>252</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>198</v>
+        <v>254</v>
       </c>
       <c r="P50" s="4">
-        <v>291.65</v>
+        <v>20.39</v>
       </c>
       <c r="Q50" s="4">
-        <v>155.8</v>
+        <v>18.18</v>
       </c>
       <c r="R50" s="4">
-        <v>53.42</v>
+        <v>89.17</v>
       </c>
       <c r="S50" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>252</v>
-[...6 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>257</v>
+        <v>165</v>
       </c>
       <c r="P51" s="4">
-        <v>39.72</v>
+        <v>18.82</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="7" t="s">
         <v>258</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="11"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="14"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8">
         <v>1727.32</v>