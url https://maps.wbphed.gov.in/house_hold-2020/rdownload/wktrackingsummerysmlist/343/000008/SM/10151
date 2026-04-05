--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,62 +303,50 @@
     <t>Surging of 1 no. Tubewell for augmentation of Kamalpur Rudranagar W/S Scheme under JJM, Block - Sagar under Kakdwip Sub - Division under Alipore Division P.H.E. Dte. (Zone-I)</t>
   </si>
   <si>
     <t>ORD/000540/2023-2024</t>
   </si>
   <si>
     <t>358/KSD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>RTOR000533/2023-2024</t>
   </si>
   <si>
     <t>17/AD</t>
   </si>
   <si>
     <t>02/01/2024</t>
-  </si>
-[...10 lines deleted...]
-    <t>03/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1703,148 +1691,87 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P16" s="4">
         <v>20.14</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...18 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>782.57</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>