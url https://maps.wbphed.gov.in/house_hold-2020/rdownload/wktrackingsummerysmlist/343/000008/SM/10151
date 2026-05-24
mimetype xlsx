--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -957,54 +957,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>1.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1254,54 +1254,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>564.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>228.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>40.46</v>
       </c>
       <c r="S9" s="4">
         <v>86</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1437,54 +1437,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P12" s="4">
         <v>47.04</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>31.74</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>67.46</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1498,54 +1498,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>25.2</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>22.17</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1559,54 +1559,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>49.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>47.56</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.99</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1711,54 +1711,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>782.57</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>331.23</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>42.33</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>