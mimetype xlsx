--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,62 @@
     <t>Surging of 1 no. Tubewell for augmentation of Kamalpur Rudranagar W/S Scheme under JJM, Block - Sagar under Kakdwip Sub - Division under Alipore Division P.H.E. Dte. (Zone-I)</t>
   </si>
   <si>
     <t>ORD/000540/2023-2024</t>
   </si>
   <si>
     <t>358/KSD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>RTOR000533/2023-2024</t>
   </si>
   <si>
     <t>17/AD</t>
   </si>
   <si>
     <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Kamalpur Rudranagar Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II)</t>
+  </si>
+  <si>
+    <t>ORD/000386/2022-2023</t>
+  </si>
+  <si>
+    <t>4121/AD</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1691,87 +1703,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P16" s="4">
         <v>20.14</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P17" s="4">
+        <v>565.24</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>465.53</v>
+      </c>
+      <c r="R17" s="4">
+        <v>82.36</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1347.81</v>
+      </c>
+      <c r="P18" s="8">
+        <v>796.76</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>59.12</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>