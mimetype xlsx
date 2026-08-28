--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,90 +89,189 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF KAMALPUR RUDRANAGAR PWSS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC) [PHASE - B]</t>
   </si>
   <si>
     <t>SM/10151</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sanitary arrangement works and painting works for Pump House No. 4 of Kamalpur Rudranagar W/S Scheme, Block- Sagar under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000493/2021-2022</t>
+  </si>
+  <si>
+    <t>564/KSD</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Kamalpur Rudranagar Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000386/2022-2023</t>
+  </si>
+  <si>
+    <t>4121/AD</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>UNITED BUILDERS</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Kamalpur Rudranagar Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I)</t>
+  </si>
+  <si>
+    <t>ORD/000369/2022-2023</t>
+  </si>
+  <si>
+    <t>4120/AD</t>
+  </si>
+  <si>
+    <t>14/06/2023</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (KAMALPUR RUDRANAGAR) including Functional Household Tap Connection (FHTC) for implementation of JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000476/2022-2023</t>
   </si>
   <si>
     <t>296/AD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>VOYAGER</t>
   </si>
   <si>
-    <t>Sanitary arrangement works and painting works for Pump House No. 4 of Kamalpur Rudranagar W/S Scheme, Block- Sagar under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>PRADIP KUMAR MONDAL</t>
+    <t>Allied works for pile and pile cap portion regarding the construction of 400 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Kamalpur Rudranagar (Zone-I), South 24 Parganas, Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000407/2023-2024</t>
+  </si>
+  <si>
+    <t>1780/AD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>09/09/2023</t>
+  </si>
+  <si>
+    <t>Allied works for pile and pile cap portion regarding the construction of 400 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Kamalpur Rudranagar (Zone-II), South 24 Parganas, Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000347/2023-2024</t>
+  </si>
+  <si>
+    <t>1707/AD</t>
+  </si>
+  <si>
+    <t>22/07/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>Surging of 1 no. Tubewell for augmentation of Kamalpur Rudranagar W/S Scheme under JJM, Block - Sagar under Kakdwip Sub - Division under Alipore Division P.H.E. Dte. (Zone-I)</t>
+  </si>
+  <si>
+    <t>ORD/000540/2023-2024</t>
+  </si>
+  <si>
+    <t>358/KSD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>S.K.GOLUI</t>
+  </si>
+  <si>
+    <t>inking of 01 No. 250mm x 150mm dia. 360 mtr. deep Replacement Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Kamalpur Rudranagar W/S Scheme, Block - Sagar under JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>1908/AD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>FORTUNE ENGINEERING</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000325/2023-2024</t>
   </si>
   <si>
     <t>3140/AD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000289/2023-2024</t>
   </si>
   <si>
     <t>3088/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
@@ -185,180 +284,81 @@
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000712/2024-2025</t>
   </si>
   <si>
     <t>3420/SMD</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>ORD/000714/2024-2025</t>
   </si>
   <si>
-    <t>Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Kamalpur Rudranagar Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I)</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at TW-3, Zone-II, Augmentation of Kamalpur Rudranagar (Phase-B) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sagar]</t>
   </si>
   <si>
     <t>ORD/000716/2024-2025</t>
   </si>
   <si>
     <t>3422/SMD</t>
   </si>
   <si>
     <t>AMIT DAS</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at TW-3, Zone-I, Augmentation of Kamalpur Rudranagar (Phase-B) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sagar]</t>
   </si>
   <si>
     <t>ORD/000715/2024-2025</t>
   </si>
   <si>
     <t>3421/SMD</t>
   </si>
   <si>
     <t>SMILE</t>
   </si>
   <si>
-    <t>Allied works for pile and pile cap portion regarding the construction of 400 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal at Kamalpur Rudranagar (Zone-I), South 24 Parganas, Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
-[...67 lines deleted...]
-  <si>
     <t>RTOR000533/2023-2024</t>
   </si>
   <si>
     <t>17/AD</t>
   </si>
   <si>
     <t>02/01/2024</t>
-  </si>
-[...10 lines deleted...]
-    <t>03/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -888,919 +888,919 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>8.2</v>
+        <v>1.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1.29</v>
+        <v>565.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.28</v>
+        <v>465.53</v>
       </c>
       <c r="R4" s="4">
-        <v>99.21</v>
+        <v>82.36</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.3</v>
+        <v>564.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>228.48</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>40.46</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>20.14</v>
+        <v>8.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>10.85</v>
+        <v>47.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>31.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>67.46</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>10.85</v>
+        <v>49.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>47.56</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.99</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>564.7</v>
+        <v>1.77</v>
       </c>
       <c r="Q9" s="4">
-        <v>228.48</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>40.46</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>11.25</v>
+        <v>25.2</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>22.17</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>11.29</v>
+        <v>0.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>47.04</v>
+        <v>20.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>31.74</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>67.46</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>25.2</v>
+        <v>10.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>22.17</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>49.55</v>
+        <v>10.85</v>
       </c>
       <c r="Q14" s="4">
-        <v>47.56</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>95.99</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>1.77</v>
+        <v>11.25</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>20.14</v>
+        <v>11.29</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="P17" s="4">
-        <v>565.24</v>
+        <v>20.14</v>
       </c>
       <c r="Q17" s="4">
-        <v>465.53</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>82.36</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1347.81</v>