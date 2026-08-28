--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,231 +89,231 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>IMPROVEMENT &amp; RETROFITTING OF KALIKATALA &amp; ITS ADJOINING MOUZA PWSS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
   </si>
   <si>
     <t>SM/10051</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route Survey for Providing FHTC at Ground Water Based Kalikatala (Zone-I) [Part-B] Water Supply Scheme, Block : Canning - II, District- South 24 Pgs.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/001666/2021-2022</t>
+  </si>
+  <si>
+    <t>622/CSD</t>
+  </si>
+  <si>
+    <t>06/08/2021</t>
+  </si>
+  <si>
+    <t>21/08/2021</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Route Survey for Providing FHTC at Ground Water Based Kalikatala (Zone-II) [Part-A] Water Supply Scheme, Block : Canning - II, District- South 24 Pgs.</t>
+  </si>
+  <si>
+    <t>ORD/001667/2021-2022</t>
+  </si>
+  <si>
+    <t>632/CSD</t>
+  </si>
+  <si>
+    <t>10/08/2021</t>
+  </si>
+  <si>
+    <t>25/08/2021</t>
+  </si>
+  <si>
+    <t>Route Survey for Providing FHTC at Ground Water Based Kalikatala (Zone-II) [Part-B] Water Supply Scheme, Block : Canning - II, District- South 24 Pgs.</t>
+  </si>
+  <si>
+    <t>ORD/001669/2021-2022</t>
+  </si>
+  <si>
+    <t>634/CSD</t>
+  </si>
+  <si>
     <t>Route Survey for Providing FHTC at Ground Water Based Kalikatala (Zone-I) [Part-A] Water Supply Scheme, Block : Canning - II, District- South 24 Pgs.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001663/2021-2022</t>
   </si>
   <si>
     <t>620/CSD</t>
   </si>
   <si>
-    <t>06/08/2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Preparation of Design &amp; DPR including Estimate for Retrofitting for Providing FHTC at Ground Water Based Kalikatala (Zone-I) Water Supply Scheme, Block : Canning - II, District- South 24 Pgs.</t>
   </si>
   <si>
     <t>ORD/001665/2021-2022</t>
   </si>
   <si>
     <t>621/CSD</t>
   </si>
   <si>
     <t>Preparation of Design &amp; DPR including Estimate for Retrofitting for Providing FHTC at Ground Water Based Kalikatala (Zone-II) Water Supply Scheme, Block : Canning - II, District- South 24 Pgs.</t>
   </si>
   <si>
     <t>ORD/001668/2021-2022</t>
   </si>
   <si>
     <t>633/CSD</t>
   </si>
   <si>
-    <t>10/08/2021</t>
-[...22 lines deleted...]
-  <si>
     <t>Laying distribution system including Providing Functional Household Tap Connection (FHTC) of Kalikatala W/S Scheme (Zone-I) Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, 4 CSD</t>
   </si>
   <si>
     <t>ORD/001541/2021-2022</t>
   </si>
   <si>
     <t>6708/AD</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>14/07/2022</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
-    <t>Route Survey for Providing FHTC at Ground Water Based Kalikatala (Zone-II) [Part-A] Water Supply Scheme, Block : Canning - II, District- South 24 Pgs.</t>
-[...5 lines deleted...]
-    <t>632/CSD</t>
+    <t>Laying distribution system including Providing Functional Household Tap Connection (FHTC) of Kalikatala W/S Scheme (Zone-II) Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000047/2022-2023</t>
+  </si>
+  <si>
+    <t>600/AD</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2022-2023</t>
   </si>
   <si>
     <t>3952/AD</t>
   </si>
   <si>
     <t>12/08/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2022-2023</t>
   </si>
   <si>
     <t>5547/AD</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (2500 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Kalikatala (Zone - I &amp; II) Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub- Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000322/2023-2024</t>
+  </si>
+  <si>
+    <t>1548/AD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>Additional pipeline for FHTC work of Kalikatala W/S Scheme (Zone-II), Block - Canning-II under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001972/2022-2023</t>
+  </si>
+  <si>
+    <t>12591/AD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
     <t>Construction of 500 m³ capacity R.C.C OHR (based on Departmental Design &amp;. Drawing) with 20 mtr. staging height including Geo- Technical investigation, foundation, pipeline connection and cost of pipes, specials etc. for Ground Water Based Augmentation Piped Water Supply Scheme of Kalikatala (Zone - I &amp; II) of Canning-II Block under Canning Sub- Division of Alipore Division, PHE Dte. (Zone-II) (SM/10051)</t>
   </si>
   <si>
     <t>ORD/000695/2024-2025</t>
   </si>
   <si>
     <t>4307/AD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>AMWOODO ECO PRODUCTS PRIVATE LIMITED</t>
-  </si>
-[...46 lines deleted...]
-    <t>26/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -860,234 +860,234 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.28</v>
+        <v>1.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>62.97</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>3.2</v>
+        <v>3.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100.3</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>3.53</v>
+        <v>2.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>73.38</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>2.35</v>
+        <v>4.28</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1096,569 +1096,569 @@
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>1.57</v>
+        <v>3.2</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>341.37</v>
+        <v>3.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.92</v>
+        <v>341.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>249.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>72.99</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>180.31</v>
+        <v>537.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>450.17</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>83.81</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>12.32</v>
+        <v>180.31</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>159.68</v>
+        <v>12.32</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="P13" s="4">
-        <v>90.52</v>
+        <v>177.08</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>41.36</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>23.36</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="P14" s="4">
-        <v>537.16</v>
+        <v>90.52</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>87.76</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>96.95</v>
       </c>
       <c r="S14" s="4">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>177.08</v>
+        <v>159.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1517.31</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>846.11</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>55.76</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>