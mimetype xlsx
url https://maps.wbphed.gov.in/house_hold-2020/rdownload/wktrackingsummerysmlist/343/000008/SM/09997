--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,249 +131,252 @@
   <si>
     <t>06/12/2022</t>
   </si>
   <si>
     <t>SOMBHUNATH BHATTACHARJEE</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (KACHUBERIA PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000478/2022-2023</t>
   </si>
   <si>
     <t>297/AD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>VOYAGER</t>
   </si>
   <si>
+    <t>Laying distribution system including Functional Household Tap Connection (FHTC) to all households for Augmentation of Kachuberia Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000125/2022-2023</t>
+  </si>
+  <si>
+    <t>2028/AD</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>M/S. GIRI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply and installation of auto cum manual control panel, pumping machinery, voltage stabilizer, automatic chlorinator and related accessories at PH-2, Zone-I of Kachuberia w/s scheme under SMD, PHE Dte.[Block:Sagar]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000075/2022-2023</t>
+  </si>
+  <si>
+    <t>907/SMD</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>04/12/2022</t>
+  </si>
+  <si>
+    <t>T.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000057/2022-2023</t>
+  </si>
+  <si>
+    <t>3906/AD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction of 700 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Kachuberia Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001484/2022-2023</t>
+  </si>
+  <si>
+    <t>10710/AD</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA, PROP.- AVINABA BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Kachuberia PWSS under JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002055/2022-2023</t>
   </si>
   <si>
     <t>735/KSD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Laying distribution system including Functional Household Tap Connection (FHTC) to all households for Augmentation of Kachuberia Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
-[...41 lines deleted...]
-    <t>T.S. CONSTRUCTION</t>
+    <t>Carriage of Chlorine from Ganeshpur store to different Pump house of different PWSS of Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (For one year)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_4, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002184/2022-2023</t>
+  </si>
+  <si>
+    <t>692/KSD</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>SUDIP PRADHAN</t>
   </si>
   <si>
     <t>Surging of 1 no. Tubewell for augmentation of Kachuberia W/S Scheme under JJM, Block - Sagar under Kakdwip Sub - Division under Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000539/2023-2024</t>
   </si>
   <si>
     <t>357/KSD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Making and fixing of permanent display board at headwork site of Mrityunjoynagar, Radhakrishnapur, Companirchar, Kachuberia PWSS under JJM at Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002168/2023-2024</t>
+  </si>
+  <si>
+    <t>952/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
   </si>
   <si>
     <t>RTOR000282/2023-2024</t>
   </si>
   <si>
     <t>3057/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>RTOR000320/2023-2024</t>
   </si>
   <si>
     <t>3135/AD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>Carriage of Chlorine from Ganeshpur store to different Pump house of different PWSS of Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (For one year)</t>
-[...34 lines deleted...]
-  <si>
     <t>Road restoration, Y junction and other allied laying works for providing Functional Household Tap Connection (FHTC) for Kachuberia W/S, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>2472/AD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>14/07/2024</t>
   </si>
   <si>
     <t>RTOR000898/2023-2024</t>
   </si>
   <si>
     <t>884/AD</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>RTOR000537/2023-2024</t>
   </si>
   <si>
     <t>21/AD</t>
   </si>
   <si>
     <t>02/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>TARUN KUMAR BHATTACHARYA, PROP.- AVINABA BHATTACHARYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -925,54 +928,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>111.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>111.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1042,803 +1045,803 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.49</v>
+        <v>12.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>12.18</v>
+        <v>10.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>10.48</v>
+        <v>117.89</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O8" s="4" t="s">
+      <c r="P8" s="4">
+        <v>992.52</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>584.01</v>
+      </c>
+      <c r="R8" s="4">
+        <v>58.84</v>
+      </c>
+      <c r="S8" s="4">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>117.89</v>
+        <v>0.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>20.5</v>
+        <v>2.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.3</v>
+        <v>1.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>2.39</v>
+        <v>0.81</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="P13" s="4">
-        <v>0.81</v>
+        <v>20.5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="P14" s="4">
-        <v>6.12</v>
+        <v>0.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>11.9</v>
+        <v>6.12</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>91.67</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="P16" s="4">
-        <v>15.6</v>
+        <v>11.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="P17" s="4">
-        <v>992.52</v>
+        <v>15.6</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1314.46</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>728.76</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>55.44</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>