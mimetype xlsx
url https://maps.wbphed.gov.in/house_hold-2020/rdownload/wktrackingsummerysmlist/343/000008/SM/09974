--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -104,81 +104,81 @@
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households in Dakshin Ramkrishnapur, Zone-II including Operation &amp; Maintenance of scheme for 1 (one) year, Block - Kulpi under Diamond Harbour Sub-Divi</t>
   </si>
   <si>
     <t>SM/09974</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000101/2022-2023</t>
   </si>
   <si>
     <t>7497/AD</t>
   </si>
   <si>
     <t>26/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Hiring of an Inspection Vehicle (Diesel Operated) for the use of "Mega Surface Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas", under Diamond Harbour Sub-Division, of Alipore Division, P.H.E. Dte. (period from 01/11/2023 to 30/04/2024)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 1 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001144/2023-2024</t>
+  </si>
+  <si>
+    <t>556/DHSD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>SUMAN HALDER</t>
+  </si>
+  <si>
     <t>RTOR000123/2022-2023</t>
   </si>
   <si>
     <t>12049/AD</t>
   </si>
   <si>
     <t>27/02/2023</t>
-  </si>
-[...22 lines deleted...]
-    <t>SUMAN HALDER</t>
   </si>
   <si>
     <t>RTOR000932/2023-2024</t>
   </si>
   <si>
     <t>1274/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>RTOR000864/2023-2024</t>
   </si>
   <si>
     <t>771/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -778,132 +778,132 @@
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.51</v>
+        <v>2.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.35</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="P5" s="4">
-        <v>2.4</v>
+        <v>3.51</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -1010,54 +1010,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>26.75</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>2.24</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>8.38</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>