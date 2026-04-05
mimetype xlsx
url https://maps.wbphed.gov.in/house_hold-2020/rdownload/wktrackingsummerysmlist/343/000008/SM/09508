--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -197,51 +197,51 @@
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconnection from secondary grid to OHR and laying in the left-out portion of distribution system of different dia. DI pipes i.e. 200mm, 300mm, 450mm along with 63mm to 280mm UPVC pipes with allied road restoration work under augmentation scheme of Zone-IV of Diamond Harbour-II Block under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [SM/09508, SM/13912, SM/13914]</t>
   </si>
   <si>
     <t>Junior Engineer 3 DHSD</t>
   </si>
   <si>
     <t>ORD/002529/2024-2025</t>
   </si>
   <si>
     <t>814/AD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>22/02/2026</t>
   </si>
   <si>
     <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>