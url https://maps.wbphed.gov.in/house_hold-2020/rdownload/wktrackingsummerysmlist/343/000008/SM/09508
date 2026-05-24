--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -912,54 +912,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1182,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>937.75</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>