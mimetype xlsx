--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,62 @@
     <t>25/06/2025</t>
   </si>
   <si>
     <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconnection from secondary grid to OHR and laying in the left-out portion of distribution system of different dia. DI pipes i.e. 200mm, 300mm, 450mm along with 63mm to 280mm UPVC pipes with allied road restoration work under augmentation scheme of Zone-IV of Diamond Harbour-II Block under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [SM/09508, SM/13912, SM/13914]</t>
   </si>
   <si>
     <t>Junior Engineer 3 DHSD</t>
   </si>
   <si>
     <t>ORD/002529/2024-2025</t>
   </si>
   <si>
     <t>814/AD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>22/02/2026</t>
   </si>
   <si>
     <t>K.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of Road Edge Damaged due to Laying of Pipes by PHED of Bunorhat Kalitala Road from 0.00 Kmp to 2.94 Kmp with a link road from Jalaler More to Paler More from 0.00 Kmp to 1.45 Kmp in different stretches under Diamond Harbour Highway Sub-Division of Diamond Harbour Highway Division, P.W (Roads) Dte. in the district of South 24- Parganas.</t>
+  </si>
+  <si>
+    <t>BILL/01345/2025-2026</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR HIGHWAY DIVISION P.W.(ROADS) DEPT.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1162,87 +1174,142 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>146.09</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>52</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P10" s="4">
+        <v>18.14</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>955.89</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>