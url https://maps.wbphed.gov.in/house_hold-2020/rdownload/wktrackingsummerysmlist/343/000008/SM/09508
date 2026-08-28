--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,120 +110,120 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households in Diamond Harbour-II, Zone-IV including Operation &amp; Maintenance of scheme for 1 (one) year under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas, Block - Falta under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Assistant Engineer, Diamond Harbour sub division</t>
   </si>
   <si>
     <t>ORD/001325/2021-2022</t>
   </si>
   <si>
     <t>5934/AD</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>11/02/2023</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
+    <t>Preparation of design, drawing for foundation for the proposed R.C.C. Over Head Reservoir at Zone-II (Netra, OHR Size-900) within Diamond Harbour-I Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002369/2022-2023</t>
+  </si>
+  <si>
+    <t>322/DHSD</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system to extend the benefit of 100% FHTC household by providing Functional Household Tap Connection (FHTC) for leftout areas and construction of platform for existing FHTC with allied works in Zone-IV of Diamond Harbour-II block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No. of FHTC = 1450]</t>
+  </si>
+  <si>
+    <t>ORD/000341/2023-2024</t>
+  </si>
+  <si>
+    <t>3601/AD</t>
+  </si>
+  <si>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>CREATION CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000120/2022-2023</t>
   </si>
   <si>
     <t>12050/AD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Preparation of design, drawing for foundation for the proposed R.C.C. Over Head Reservoir at Zone-II (Netra, OHR Size-900) within Diamond Harbour-I Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000877/2023-2024</t>
   </si>
   <si>
     <t>751/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>RTOR000922/2023-2024</t>
   </si>
   <si>
     <t>1264/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconnection from secondary grid to OHR and laying in the left-out portion of distribution system of different dia. DI pipes i.e. 200mm, 300mm, 450mm along with 63mm to 280mm UPVC pipes with allied road restoration work under augmentation scheme of Zone-IV of Diamond Harbour-II Block under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [SM/09508, SM/13912, SM/13914]</t>
   </si>
   <si>
     <t>Junior Engineer 3 DHSD</t>
   </si>
   <si>
     <t>ORD/002529/2024-2025</t>
   </si>
   <si>
     <t>814/AD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>22/02/2026</t>
   </si>
   <si>
     <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration of Road Edge Damaged due to Laying of Pipes by PHED of Bunorhat Kalitala Road from 0.00 Kmp to 2.94 Kmp with a link road from Jalaler More to Paler More from 0.00 Kmp to 1.45 Kmp in different stretches under Diamond Harbour Highway Sub-Division of Diamond Harbour Highway Division, P.W (Roads) Dte. in the district of South 24- Parganas.</t>
   </si>
@@ -842,314 +842,314 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.51</v>
+        <v>0.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.5</v>
+        <v>403.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>17.38</v>
+        <v>3.51</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.62</v>
+        <v>17.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>403.02</v>
+        <v>0.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>