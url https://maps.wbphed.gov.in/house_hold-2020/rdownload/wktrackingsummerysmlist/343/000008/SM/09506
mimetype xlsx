--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,93 +89,93 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to all the households in Diamon Harbour II Zone VI including Operation and Maintenance of scheme for 01 (one) year under Mega Surface Water based water supply scheme for Falta Mathurapur, District South</t>
   </si>
   <si>
     <t>SM/09506</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to all the households in Diamond Harbour-II Zone-VI including Operation and Maintenance of scheme for 01 (one) year under Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 Parganas Block Diamond Harbour-II, under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>ORD/000581/2021-2022</t>
+  </si>
+  <si>
+    <t>3646/AD</t>
+  </si>
+  <si>
+    <t>22/11/2021</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>ADITYA HAZRA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000031/2021-2022</t>
+  </si>
+  <si>
+    <t>4349/AD</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000099/2022-2023</t>
   </si>
   <si>
     <t>7496/AD</t>
   </si>
   <si>
     <t>26/11/2022</t>
-  </si>
-[...31 lines deleted...]
-    <t>04/03/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,225 +702,225 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.28</v>
+        <v>83.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>74.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>83.79</v>
+        <v>19.81</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="P5" s="4">
-        <v>19.81</v>
+        <v>2.28</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>105.88</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>74.19</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>70.07</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>