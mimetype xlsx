--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,123 +110,123 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Operation and maintenance of distribution system including rising main for Debnibus Piped Water Supply Scheme of Namkhana Block under Kakdwip Sub Division of Alipore Division, PHE Dte. [Period from 01.12.2021 to 30.11.2022]</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000908/2021-2022</t>
   </si>
   <si>
     <t>768/KSD</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>ANANTA KUMAR GIRI</t>
   </si>
   <si>
+    <t>Route Survey for Providing FHTC at Debnibus W/S Scheme &amp; it's adjacent areas, Block Namkhana under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001031/2021-2022</t>
+  </si>
+  <si>
+    <t>541/KSD</t>
+  </si>
+  <si>
+    <t>01/09/2021</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>Preparation of Design and DPR including estimate for retrofitting for Providing FHTC at Debnibus W/S Scheme &amp; it's adjacent areas, Block - Namkhana under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001048/2021-2022</t>
   </si>
   <si>
     <t>2287/AD</t>
   </si>
   <si>
     <t>07/09/2021</t>
   </si>
   <si>
     <t>14/09/2021</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
-    <t>Route Survey for Providing FHTC at Debnibus W/S Scheme &amp; it's adjacent areas, Block Namkhana under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>LEMNISCATE</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Village :- Debnibus &amp; Bijoybati of Debnibus W/S Scheme, Block -Namkhana under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. Part-D (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000155/2021-2022</t>
+  </si>
+  <si>
+    <t>408/KSD</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>22/07/2021</t>
+  </si>
+  <si>
+    <t>M/S KALIPADA JANA</t>
   </si>
   <si>
     <t>Surging of 2 no. Big dia Tubewell under Debnibus Water Supply Scheme under JJM, Block - Namkhana under Kakdwip Sub-Division under Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000598/2022-2023</t>
   </si>
   <si>
     <t>5923/AD</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S KALIPADA JANA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000287/2023-2024</t>
   </si>
   <si>
     <t>3083/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000546/2023-2024</t>
   </si>
   <si>
     <t>10/AD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
@@ -856,57 +856,57 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.34</v>
+        <v>4.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.62</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -915,177 +915,177 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>4.59</v>
+        <v>3.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>6.1</v>
+        <v>4.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.01</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.49</v>
+        <v>6.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1186,54 +1186,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>41.45</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>18.06</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>43.56</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>