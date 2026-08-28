--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,174 +89,174 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection (FHTC) to the households for 07 (seven) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Paschim Surendranagar (Zone-</t>
   </si>
   <si>
     <t>SM/09470</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Village :- Debnibus &amp; Bijoybati of Debnibus W/S Scheme, Block -Namkhana under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. Part-B</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001853/2020-2021</t>
+  </si>
+  <si>
+    <t>1284/KSD</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>05/03/2021</t>
+  </si>
+  <si>
+    <t>SUMAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Village :- Debnibus &amp; Bijoybati of Debnibus W/S Scheme, Block -Namkhana under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. Part-A</t>
+  </si>
+  <si>
+    <t>ORD/001796/2020-2021</t>
+  </si>
+  <si>
+    <t>1236/KSD</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Bangheri (Phase-III) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001917/2020-2021</t>
   </si>
   <si>
     <t>1327/KSD</t>
   </si>
   <si>
-    <t>23/02/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>TAPAN DAS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Village :- Debnibus &amp; Bijoybati of Debnibus W/S Scheme, Block -Namkhana under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. Part-C</t>
   </si>
   <si>
     <t>ORD/001920/2020-2021</t>
   </si>
   <si>
     <t>1330/KSD</t>
   </si>
   <si>
-    <t>SUMAN ENTERPRISE</t>
-[...17 lines deleted...]
-    <t>1284/KSD</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Hari Mandir Para (Phase-I), for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001759/2020-2021</t>
+  </si>
+  <si>
+    <t>1218/KSD</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- 4 no. Block (Part) &amp; 5 no. Block (Part), for Paschim Surendranagar Zone - II W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001887/2020-2021</t>
+  </si>
+  <si>
+    <t>1309/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Mahendranagar (Paschim) (Part) &amp; Purba Para (Part), for Paschim Surendranagar Zone - II W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001850/2020-2021</t>
+  </si>
+  <si>
+    <t>1281/KSD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- 2 no. Block (Part) &amp; 4 no. Block (Part), for Paschim Surendranagar Zone - II W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001924/2020-2021</t>
   </si>
   <si>
     <t>1336/KSD</t>
   </si>
   <si>
-    <t>M/S B. ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Dakshin Gopalnagar 3 No. for Paschim Surendranagar Zone - II W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001744/2020-2021</t>
   </si>
   <si>
     <t>1216/KSD</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Hari Mandir Para (Phase-I), for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>1281/KSD</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- 5 no. Block (Part) &amp; Dakshin Gopalnagar 3 no. (Part), for Paschim Surendranagar Zone - II W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001922/2020-2021</t>
+  </si>
+  <si>
+    <t>1333/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- 1 no. Block (Part) &amp; 2 no. Block (Part), for Paschim Surendranagar Zone - II W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001857/2020-2021</t>
+  </si>
+  <si>
+    <t>1288/KSD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Mahendranagar (Paschim) (Phase-II), for Paschim Surendranagar Zone - II W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001855/2020-2021</t>
   </si>
   <si>
     <t>1286/KSD</t>
-  </si>
-[...25 lines deleted...]
-    <t>1333/KSD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000776/2023-2024</t>
   </si>
   <si>
     <t>610/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -818,293 +818,293 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.39</v>
+        <v>4.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.13</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.49</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>4.49</v>
+        <v>4.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.32</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.05</v>
       </c>
       <c r="S4" s="4">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>4.5</v>
+        <v>4.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.35</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.16</v>
       </c>
       <c r="S5" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>4.46</v>
+        <v>4.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.92</v>
       </c>
       <c r="S6" s="4">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>4.28</v>
+        <v>4.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1113,57 +1113,57 @@
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>4.19</v>
+        <v>4.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1172,57 +1172,57 @@
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P9" s="4">
-        <v>4.25</v>
+        <v>4.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.27</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1231,57 +1231,57 @@
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P10" s="4">
-        <v>4.27</v>
+        <v>4.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1290,57 +1290,57 @@
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P11" s="4">
-        <v>4.28</v>
+        <v>4.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1349,57 +1349,57 @@
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P12" s="4">
-        <v>4.28</v>
+        <v>4.27</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.27</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1411,54 +1411,54 @@
         <v>61</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P13" s="4">
         <v>4.28</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1467,57 +1467,57 @@
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P14" s="4">
-        <v>4.27</v>
+        <v>4.28</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1561,54 +1561,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>61.2</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>51.18</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>83.63</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>