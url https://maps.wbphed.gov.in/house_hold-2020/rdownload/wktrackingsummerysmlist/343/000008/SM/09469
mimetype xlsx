--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,195 +89,195 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of Distribution System for Providing Functional Household Tap Connection (FHTC) to the households for 12 (twelve) nos. habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Paschim Surendranagar (Zone</t>
   </si>
   <si>
     <t>SM/09469</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Mahis Gheri, for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001835/2020-2021</t>
+  </si>
+  <si>
+    <t>1266/KSD</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>05/03/2021</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Mollar Chak &amp; Shivnagar for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001792/2020-2021</t>
   </si>
   <si>
     <t>1237/KSD</t>
   </si>
   <si>
-    <t>23/02/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S MODINA ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Khorimutha for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001849/2020-2021</t>
+  </si>
+  <si>
+    <t>1280/KSD</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Pukurberia (Phase-II) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001846/2020-2021</t>
   </si>
   <si>
     <t>1277/KSD</t>
   </si>
   <si>
     <t>KHOKAN MONDAL</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Khorimutha for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Pukurberia (Phase-I) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001808/2020-2021</t>
+  </si>
+  <si>
+    <t>1246/KSD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Village :- Debnibus &amp; Bijoybati of Debnibus W/S Scheme, Block -Namkhana under Kakdwip Sub Division of Alipore Division, P.H.E. Dte. Part-B</t>
   </si>
   <si>
     <t>ORD/001853/2020-2021</t>
   </si>
   <si>
     <t>1284/KSD</t>
   </si>
   <si>
     <t>SUMAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Pukurberia (Phase-I) for Ganeshpur W/S Scheme, Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>1246/KSD</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Sitala Mandir Para, for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001863/2020-2021</t>
+  </si>
+  <si>
+    <t>1294/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Dakshin Para (Part) &amp; Gosta Para (Part), for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001897/2020-2021</t>
+  </si>
+  <si>
+    <t>1319/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Library Para, for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001839/2020-2021</t>
+  </si>
+  <si>
+    <t>1270/KSD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Kamar Para (Part) &amp; Library Para (Part), for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001762/2020-2021</t>
   </si>
   <si>
     <t>1221/KSD</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Dakshin Para (Part) &amp; Gosta Para (Part), for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>1319/KSD</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Uttar Para, for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001860/2020-2021</t>
+  </si>
+  <si>
+    <t>1291/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Gosta Para (Phase-II), for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001843/2020-2021</t>
+  </si>
+  <si>
+    <t>1274/KSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Hari Mandir Para (Phase-II), for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001741/2020-2021</t>
+  </si>
+  <si>
+    <t>1214/KSD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to the households of Habitation :- Jameson Island &amp; Kali Mandir Para (Part), for Paschim Surendranagar Zone - I W/S Scheme, Block - Pathar Pratima under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001729/2020-2021</t>
   </si>
   <si>
     <t>1211/KSD</t>
-  </si>
-[...43 lines deleted...]
-    <t>1291/KSD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000775/2023-2024</t>
   </si>
   <si>
     <t>609/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -839,175 +839,175 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.55</v>
+        <v>4.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.56</v>
       </c>
       <c r="S3" s="4">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
-        <v>4.74</v>
+        <v>4.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.01</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="P5" s="4">
         <v>4.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.56</v>
       </c>
       <c r="S5" s="4">
         <v>91</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1016,647 +1016,647 @@
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>4.24</v>
+        <v>4.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.7</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.1</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>4.46</v>
+        <v>4.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.53</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.13</v>
       </c>
       <c r="S7" s="4">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>4.76</v>
+        <v>4.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>3.46</v>
       </c>
       <c r="S8" s="4">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>4.25</v>
+        <v>4.24</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>4.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P11" s="4">
-        <v>4.25</v>
+        <v>4.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P12" s="4">
-        <v>4.24</v>
+        <v>4.25</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P13" s="4">
         <v>4.24</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P14" s="4">
         <v>4.25</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P15" s="4">
         <v>4.24</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P16" s="4">
-        <v>4.24</v>
+        <v>4.25</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1700,54 +1700,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>74.96</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>54.2</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>72.31</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>