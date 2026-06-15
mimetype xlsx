--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,68 @@
     <t>06/12/2024</t>
   </si>
   <si>
     <t>M/S. MANDAL ENTERPRISE</t>
   </si>
   <si>
     <t>HIRING OF AN INSPECTION VEHICLE (DIESEL OPERATED WITH LUXURY PERMIT) FOR USE OF ASSISTANT ENGINEER (HQ-II), ALIPORE DIVISION, PHE DTE. (FOR THE PERIOD FROM 01.09.2024 TO 28.02.2025)</t>
   </si>
   <si>
     <t>Junior Engineer-2</t>
   </si>
   <si>
     <t>ORD/000864/2024-2025</t>
   </si>
   <si>
     <t>3534/HQ-II/AD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>BINDU PRASAD DEVI</t>
+  </si>
+  <si>
+    <t>Repairing of 1 no. Pump House, Boundary Wall Painting and Repair at 2nd Tubewell site for Krishnanagar W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/09395)</t>
+  </si>
+  <si>
+    <t>ORD/002164/2024-2025</t>
+  </si>
+  <si>
+    <t>175/KSD</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>M/S. RANU BALA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,73 +630,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -889,54 +907,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>1.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.99</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -950,54 +968,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>9.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1011,101 +1029,162 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>2.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.69</v>
       </c>
       <c r="S7" s="4">
         <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>2.91</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>55.6</v>
+      </c>
+      <c r="P9" s="8">
+        <v>13.59</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>24.45</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>