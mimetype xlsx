--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,135 +113,117 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000074/2022-2023</t>
   </si>
   <si>
     <t>4849/AD</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000378/2023-2024</t>
   </si>
   <si>
     <t>3517/AD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
+    <t>HIRING OF AN INSPECTION VEHICLE (DIESEL OPERATED WITH LUXURY PERMIT) FOR USE OF ASSISTANT ENGINEER (HQ-II), ALIPORE DIVISION, PHE DTE. (FOR THE PERIOD FROM 01.09.2024 TO 28.02.2025)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/000864/2024-2025</t>
+  </si>
+  <si>
+    <t>3534/HQ-II/AD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>BINDU PRASAD DEVI</t>
+  </si>
+  <si>
     <t>Continuation work order for the work of Hiring of an Inspection Vehicle (Diesel Operated with Luxury Permit) for use of the Executive Engineer, Alipore Division, PHE Dte. for the period from 01.03.2024 to 30.06.2024.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ-II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/003075/2023-2024</t>
   </si>
   <si>
     <t>1142/AD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>M/S P. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution system for additional works along the East side of Main Road for Augmentation of Krishnanagar W/S Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part - S) (SM/11747)</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>Juniour Engineer_5, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000759/2024-2025</t>
   </si>
   <si>
     <t>4442/AD</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>M/S. MANDAL ENTERPRISE</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S. RANU BALA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,73 +612,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -904,287 +886,226 @@
       <c r="H5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>1.6</v>
+        <v>2.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.58</v>
+        <v>2.22</v>
       </c>
       <c r="R5" s="4">
-        <v>98.99</v>
+        <v>92.69</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>9.79</v>
+        <v>1.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.78</v>
+        <v>1.58</v>
       </c>
       <c r="R6" s="4">
-        <v>99.99</v>
+        <v>98.99</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>2.4</v>
+        <v>9.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.22</v>
+        <v>9.78</v>
       </c>
       <c r="R7" s="4">
-        <v>92.69</v>
+        <v>99.99</v>
       </c>
       <c r="S7" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>52.7</v>
+      </c>
+      <c r="P8" s="8">
+        <v>13.59</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>25.8</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>