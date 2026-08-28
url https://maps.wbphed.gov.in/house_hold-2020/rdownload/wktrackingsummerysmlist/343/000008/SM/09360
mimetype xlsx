--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,135 +89,135 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 05 (five) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Ramchandranagar Water Supply Scheme including</t>
   </si>
   <si>
     <t>SM/09360</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to all the households at Ramchandranagar Water Supply scheme, Block - Kakdwip, South 24 Parganas District under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001144/2021-2022</t>
+  </si>
+  <si>
+    <t>5532/AD</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>M/S B.N.ENTERPRISE</t>
+  </si>
+  <si>
     <t>Surging and repairing of 1no Tube well of Ramchandranagar Water Supply Scheme under JJM, Block - Kakdwip under Kakdwip Sub-Division under Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 4, Raidghi Sub Division</t>
   </si>
   <si>
     <t>ORD/000599/2022-2023</t>
   </si>
   <si>
     <t>5924/AD</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to all the households at Suryanagar Water Supply scheme, Block - Kakdwip, South 24 Parganas District under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001567/2021-2022</t>
+  </si>
+  <si>
+    <t>6829/AD</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>07/05/2022</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2021-2022</t>
   </si>
   <si>
     <t>5623/AD</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to all the households at Suryanagar Water Supply scheme, Block - Kakdwip, South 24 Parganas District under Kakdwip Sub - Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000802/2023-2024</t>
   </si>
   <si>
     <t>647/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S B.N.ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -766,325 +766,325 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.76</v>
+        <v>54.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>42.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.21</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.51</v>
+        <v>3.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>113.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="S5" s="4">
         <v>94</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.54</v>
+        <v>4.51</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>54.95</v>
+        <v>2.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>178.82</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>50.89</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>28.46</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>