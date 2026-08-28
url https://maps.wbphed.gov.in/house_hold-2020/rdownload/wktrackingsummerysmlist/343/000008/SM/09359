--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,84 +89,84 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 01 (One) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Nebutala Water Supply Scheme including one year</t>
   </si>
   <si>
     <t>SM/09359</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the all habitation of all the households in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Nebutala Water Supply Scheme, Block ¿ Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000572/2021-2022</t>
+  </si>
+  <si>
+    <t>3673/AD</t>
+  </si>
+  <si>
+    <t>22/11/2021</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>SHEKHAR CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Supply and delivery of 6/10 mm NB Gun-metal Ferrule for Providing Functional Household Tap Connection (FHTC) to the households of Nebutala W/S Scheme under JJM Block - Kakdwip under Kakdwip Sub Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001751/2021-2022</t>
   </si>
   <si>
     <t>238/KSD/Camp/G.S.Mela 22</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>07/02/2022</t>
-  </si>
-[...16 lines deleted...]
-    <t>22/11/2022</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2022-2023</t>
   </si>
   <si>
     <t>1168/AD</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000823/2023-2024</t>
   </si>
   <si>
     <t>668/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
@@ -737,119 +737,119 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.09</v>
+        <v>53.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>41.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.71</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>53.74</v>
+        <v>4.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -947,54 +947,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>66.8</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>45.81</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>68.57</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>