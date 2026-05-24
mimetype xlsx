--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,86 @@
     <t>30/06/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>PALASH HALDAR</t>
   </si>
   <si>
     <t>Repairing of 1 no. Pump House, Land Development, Boundary Wall Painting and Repair and Approach Road at 2nd Tubewell site for Bishnupur (Zone-I) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13117) (SM/09358) (SM/08800)</t>
   </si>
   <si>
     <t>ORD/000449/2025-2026</t>
   </si>
   <si>
     <t>3567/AD</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>SWAPAN GUCHHAIT</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Bishnupur W/S Scheme, Block - Sagar under JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13117) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000448/2024-2025</t>
+  </si>
+  <si>
+    <t>3357/AD</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>SARADA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing support services for data mapping of available data within command area for preparation of GMIS at Bishnupur (SM/13117) W/S Scheme, Block - Sagar of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2025-2026</t>
+  </si>
+  <si>
+    <t>2004/AD</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,73 +699,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -826,54 +862,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>114.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>111.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.54</v>
       </c>
       <c r="S3" s="4">
         <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1094,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>5.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1308,87 +1344,209 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>3.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P12" s="4">
+        <v>52.08</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>50</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P13" s="4">
+        <v>7.81</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>228.86</v>
+      </c>
+      <c r="P14" s="8">
+        <v>113.34</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>49.52</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>