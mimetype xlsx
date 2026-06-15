--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,74 @@
     <t>14/08/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing support services for data mapping of available data within command area for preparation of GMIS at Bishnupur (SM/13117) W/S Scheme, Block - Sagar of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>2004/AD</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Construction of 2 nos. 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with 2 nos. Pump House and Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Bishnupur (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/003146/2023-2024</t>
+  </si>
+  <si>
+    <t>1752/AD</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>26/04/2024</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>BILL/01907/2023-2024</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1466,87 +1490,203 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>7.81</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>36.6</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.51</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>271.98</v>
+      </c>
+      <c r="P16" s="8">
+        <v>113.34</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>41.67</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>