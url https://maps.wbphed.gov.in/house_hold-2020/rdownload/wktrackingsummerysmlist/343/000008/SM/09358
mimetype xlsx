--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -143,198 +143,198 @@
   <si>
     <t>3568/AD</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Hiring of Motor Launch for Kakdwip Sub Division under Alipore Division, P.H.E. Dte. in connection with execution and maintenance of different piped water supply schemes at different Island in the district of South 24 Parganas (Period from 01.12.2021 to 30.11.2022)</t>
   </si>
   <si>
     <t>BILL/01170/2022-2023</t>
   </si>
   <si>
     <t>BP-2023-24-31</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>RAJKUMAR MANNA</t>
   </si>
   <si>
+    <t>Hiring of Motor Launch for Kakdwip Sub Division of Alipore Division, PHE Dte. (01.06.2022 to 31.08.2022)</t>
+  </si>
+  <si>
+    <t>BILL/01907/2023-2024</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
     <t>BILL/01169/2022-2023</t>
   </si>
   <si>
     <t>BP-2023-24-18</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Bishnupur W/S Scheme, Block - Sagar under JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13117) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000448/2024-2025</t>
+  </si>
+  <si>
+    <t>3357/AD</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>SARADA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Surging of 3 nos. Tubewell for Augmentation of Bishnupur- 1 no., Mahishamari- 1 no., Kamalpur Rudranagar- 1 no. W/S Scheme under JJM, Block - Sagar under Kakdwip Sub-Division under Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_2, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000506/2024-2025</t>
   </si>
   <si>
     <t>3607/AD</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>COPE ENTERPRISE</t>
   </si>
   <si>
+    <t>Continuation order for the work of Construction of 2 nos. 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design &amp; drawing of pile foundation &amp; pile cap after soil investigation along with 2 nos. Pump House and Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M for Augmentation of Bishnupur (Zone-I &amp; II) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/003146/2023-2024</t>
+  </si>
+  <si>
+    <t>1752/AD</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>26/04/2024</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000694/2023-2024</t>
   </si>
   <si>
     <t>464/AD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
-    <t>Hiring of Motor Launch for Kakdwip Sub Division of Alipore Division, PHE Dte. (01.06.2022 to 31.08.2022)</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/03520/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-1074</t>
   </si>
   <si>
     <t>24/02/2024</t>
   </si>
   <si>
     <t>Repairing of 1 no. Pump House, Land Development, Boundary Wall Repair and Painting and Approach Road at 1st Tubewell site for Bishnupur (Zone-I) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13117) (SM/09358) (SM/08800)</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000338/2025-2026</t>
   </si>
   <si>
     <t>3044/AD</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>PALASH HALDAR</t>
   </si>
   <si>
     <t>Repairing of 1 no. Pump House, Land Development, Boundary Wall Painting and Repair and Approach Road at 2nd Tubewell site for Bishnupur (Zone-I) Water Supply Scheme, Block - Sagar for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13117) (SM/09358) (SM/08800)</t>
   </si>
   <si>
     <t>ORD/000449/2025-2026</t>
   </si>
   <si>
     <t>3567/AD</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>SWAPAN GUCHHAIT</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Bishnupur W/S Scheme, Block - Sagar under JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13117) (2nd Call)</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing support services for data mapping of available data within command area for preparation of GMIS at Bishnupur (SM/13117) W/S Scheme, Block - Sagar of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>2004/AD</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
-  </si>
-[...22 lines deleted...]
-    <t>17/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1034,646 +1034,646 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>6.51</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>5.34</v>
+        <v>6.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>33.33</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>10.19</v>
+        <v>52.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>6.51</v>
+        <v>5.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>5.71</v>
+        <v>36.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>3.89</v>
+        <v>10.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="P12" s="4">
-        <v>52.08</v>
+        <v>6.51</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>7.81</v>
+        <v>5.71</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>36.6</v>
+        <v>3.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4"/>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>6.51</v>
+        <v>7.81</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>271.98</v>
       </c>
       <c r="P16" s="8">
-        <v>113.34</v>
+        <v>111.56</v>
       </c>
       <c r="Q16" s="8">
-        <v>41.67</v>
+        <v>41.02</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>