--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,84 +110,84 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Day to day annual operation, repair &amp; maintenance of CI/DI/AC/UPVC Rising Main &amp; Distribution System for different zones at Atharabanki W/S Scheme for 365 Days during financial year 2020-2021 and 2021-2022 under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Canning sub division</t>
   </si>
   <si>
     <t>ORD/001765/2021-2022</t>
   </si>
   <si>
     <t>710/CSD</t>
   </si>
   <si>
     <t>24/08/2021</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>MAA LAXMI ENTERPRISE</t>
   </si>
   <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 16 (sixteen) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Athara Beki Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-II, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/001591/2021-2022</t>
+  </si>
+  <si>
+    <t>6962/AD</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>SAMSUL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2022-2023</t>
   </si>
   <si>
     <t>5548/AD</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>SAMSUL ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Pipeline to connect the uncovered habitations of Atharabenki W/S Scheme, Block - Canning-II under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001577/2022-2023</t>
   </si>
   <si>
     <t>11348/AD</t>
   </si>
   <si>
     <t>11/02/2023</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -752,265 +752,265 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.82</v>
       </c>
       <c r="S3" s="4">
         <v>73</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.24</v>
+        <v>253.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>234.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.57</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>253.28</v>
+        <v>9.24</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>130.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.2</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>398.28</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>244.47</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>61.38</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>