--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,68 @@
     <t>RTOR000290/2023-2024</t>
   </si>
   <si>
     <t>3085/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Repairing of Pump House and Boundary wall, approach road at 4 nos Pump House site of Haripur (Zone-I) Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18698) (SM/09075) (SM/09076)</t>
   </si>
   <si>
     <t>ORD/000378/2025-2026</t>
   </si>
   <si>
     <t>3253/AD</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t>SAMANTA AND COMPANY</t>
+  </si>
+  <si>
+    <t>Operation and maintenance of distribution system including rising main and FHTC for Haripur Piped Water Supply Scheme of Namkhana Block under Kakdwip Sub Division of Alipore Division, PHE Dte. (for 365 days)</t>
+  </si>
+  <si>
+    <t>ORD/000516/2024-2025</t>
+  </si>
+  <si>
+    <t>3614/AD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>06/09/2025</t>
+  </si>
+  <si>
+    <t>ASHIS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,51 +612,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -757,54 +775,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>16.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>58.21</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -818,54 +836,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>18.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.03</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1007,87 +1025,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>4.35</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P8" s="4">
+        <v>6.19</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>70.5</v>
+      </c>
+      <c r="P9" s="8">
+        <v>26.93</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>38.2</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>