--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -146,84 +146,84 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000076/2022-2023</t>
   </si>
   <si>
     <t>5145/AD</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000290/2023-2024</t>
   </si>
   <si>
     <t>3085/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
+    <t>Operation and maintenance of distribution system including rising main and FHTC for Haripur Piped Water Supply Scheme of Namkhana Block under Kakdwip Sub Division of Alipore Division, PHE Dte. (for 365 days)</t>
+  </si>
+  <si>
+    <t>ORD/000516/2024-2025</t>
+  </si>
+  <si>
+    <t>3614/AD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>06/09/2025</t>
+  </si>
+  <si>
+    <t>ASHIS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Repairing of Pump House and Boundary wall, approach road at 4 nos Pump House site of Haripur (Zone-I) Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18698) (SM/09075) (SM/09076)</t>
   </si>
   <si>
     <t>ORD/000378/2025-2026</t>
   </si>
   <si>
     <t>3253/AD</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t>SAMANTA AND COMPANY</t>
-  </si>
-[...16 lines deleted...]
-    <t>ASHIS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1008,51 +1008,51 @@
       <c r="H7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>4.35</v>
+        <v>6.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
@@ -1069,51 +1069,51 @@
       <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>6.19</v>
+        <v>4.35</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>