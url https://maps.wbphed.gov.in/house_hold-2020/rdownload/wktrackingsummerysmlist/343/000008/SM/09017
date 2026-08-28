--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,84 +89,84 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 20 (twenty) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Taldi Water Supply Scheme including one year</t>
   </si>
   <si>
     <t>SM/09017</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 20 (twenty) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Taldi Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/000849/2021-2022</t>
+  </si>
+  <si>
+    <t>4430/AD</t>
+  </si>
+  <si>
+    <t>06/12/2021</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2021-2022</t>
   </si>
   <si>
     <t>5617/AD</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>SUPRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional pipe line to cover the FHTC work and other allied works for Retrofitting of Taldi (Zone - I and II) W/S Scheme, Block - Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, 4 CSD</t>
   </si>
   <si>
     <t>ORD/000602/2023-2024</t>
   </si>
   <si>
     <t>2351/AD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>02/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -711,229 +711,229 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>29.69</v>
+        <v>277.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>193.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.7</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>277.8</v>
+        <v>29.69</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>53.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>53.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>361.28</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>247.41</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>68.48</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>