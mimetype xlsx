--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/09011</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 19 (nineteen) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Devis Abad Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Canning sub division</t>
   </si>
   <si>
     <t>Junior Engineer,1 CSD</t>
   </si>
   <si>
     <t>ORD/000644/2021-2022</t>
   </si>
   <si>
     <t>3697/AD</t>
   </si>
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
-    <t>22/11/2022</t>
+    <t>22/11/2024</t>
   </si>
   <si>
     <t>SPA ENTERPRISE</t>
   </si>
   <si>
     <t>Inter connection and rising main works of Retrofitting of Devis Abad W/S Scheme, Block- Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (SM/09011)</t>
   </si>
   <si>
     <t>ORD/001024/2023-2024</t>
   </si>
   <si>
     <t>3399/AD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -721,54 +721,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>172.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>73.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>42.74</v>
       </c>
       <c r="S3" s="4">
         <v>48</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -782,88 +782,88 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>26.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>61.22</v>
       </c>
       <c r="S4" s="4">
         <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>199.08</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>89.92</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>45.17</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>