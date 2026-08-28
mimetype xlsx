--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -77,219 +77,219 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 09 (nine) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Chunakhali Water Supply Scheme (Zone-I) includi</t>
+  </si>
+  <si>
+    <t>SM/09010</t>
+  </si>
+  <si>
+    <t>Retrofitting</t>
+  </si>
+  <si>
+    <t>Repairing damaged pipeline for FHTC at Chunakhali W/S Scheme at Buglakhali Mouza, Purba Bayar Sing Mouza, Sachiakhali Mouza and Baria Mouza, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/001637/2020-2021</t>
+  </si>
+  <si>
+    <t>1350/CSD</t>
+  </si>
+  <si>
+    <t>06/01/2021</t>
+  </si>
+  <si>
+    <t>05/02/2021</t>
+  </si>
+  <si>
+    <t>SUKANTA HALDER</t>
+  </si>
+  <si>
+    <t>Relaying and repairing of damaged pipeline for FHTC at Chunakhali W/S Scheme at Khanka Sarif More to Sachiakhali FP School of Sachiakhali Mouza, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001619/2020-2021</t>
+  </si>
+  <si>
+    <t>1345/CSD</t>
+  </si>
+  <si>
+    <t>04/01/2021</t>
+  </si>
+  <si>
+    <t>03/02/2021</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Relaying damaged pipeline for FHTC at Chunakhali W/S Scheme at Laskarpara to PWD Road and H/O Ganesh Sardar to H/O Dinanath Sardar of Purba Bayar Sing Mouza and Sachiakhali Mouza, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001632/2020-2021</t>
+  </si>
+  <si>
+    <t>1348/CSD</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 09 (nine) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Chunakhali Water Supply Scheme (Zone-I) includi</t>
-[...5 lines deleted...]
-    <t>Retrofitting</t>
+    <t>REPAIRING OF PTO AND OTHER FOR RIG MACHINE JOHN/DR/1500-III UNDER CMSD-I (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000251/2021-2022</t>
+  </si>
+  <si>
+    <t>214/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Relaying damaged pipeline for FHTC at Chunakhali W/S Scheme Chunakhali Primary School to H/O Shyamal Das and H/O Prasanta Das to Chowmatha at Buglakhali Mouza, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001633/2020-2021</t>
+  </si>
+  <si>
+    <t>1349/CSD</t>
+  </si>
+  <si>
+    <t>HIRING OF DIESEL DRIVEN MOTOR CAB (BS-IV &amp; ABOVE) HAVING CONTRACT CARRIAGE PERMIT ALONG WITH DRIVER FOR THE OFFICE OF THE ASSISTANT ENGINEER, STORE &amp; WORKSHOP SUB DIVISION, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2022-2023</t>
+  </si>
+  <si>
+    <t>99/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>NAGENDRA PATRA</t>
   </si>
   <si>
     <t>HIRING OF DIESEL DRIVEN MOTOR CAB (BS-III &amp; ABOVE) (NON AC) HAVING CONTRACT CARRIAGE PERMIT ALONG WITH FOR THE OFFICE OF THE CALCUTTA MECHANICAL SUB DIVISION-I, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000217/2021-2022</t>
   </si>
   <si>
     <t>67/CMSD-I (D)</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>SUJATA BHOWMICK</t>
   </si>
   <si>
     <t>ADDITIONAL TRANSPORTATION OF GRAVELS, SEALING AND OTHERS AT SITE FOR CONSTRUCTION OF TUBE WELL IN CHUNAKHALI W/S SCHEME (REPLACEMENT TW-III, Z-II), BASANTI BLOCK UNDER SOUTH 24 PGS DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000222/2022-2023</t>
   </si>
   <si>
     <t>309/CMSD-I</t>
   </si>
   <si>
-    <t>08/07/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>11/07/2022</t>
   </si>
   <si>
-    <t>PADMA ENGINEERING &amp; CO.</t>
-[...2 lines deleted...]
-    <t>Alipore Division</t>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 350 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR CHUNAKHALI W/S SCHEME (Z-II, REPLACEMENT TW-III), BASANTI BLOCK UNDER SOUTH 24 PGS DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2022-2023</t>
+  </si>
+  <si>
+    <t>51/CDD</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>08/05/2022</t>
   </si>
   <si>
     <t>Relaying and repairing of pipe line for FHTC work at node point no. 124-122-121-120-33-34-36-89-88-87-85-38-40-50-51-52-55-56 of Chunakhali Water Supply Scheme (Zone-I), Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000031/2022-2023</t>
   </si>
   <si>
     <t>517/AD</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>R.S.CONSTRUCTION CO.</t>
-  </si>
-[...97 lines deleted...]
-    <t>1350/CSD</t>
   </si>
   <si>
     <t>Continuation order for the work of Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 4 of Augmentation of Chunakhali (Zone - I) W/S Scheme, Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, 4 CSD</t>
   </si>
   <si>
     <t>ORD/002438/2024-2025</t>
   </si>
   <si>
     <t>623/AD</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>AQUATECH ENGINEER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -837,632 +837,632 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.87</v>
+        <v>4.74</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.92</v>
+        <v>4.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>45.81</v>
+        <v>4.68</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="P6" s="4">
         <v>4.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>23.24</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>16.79</v>
+        <v>4.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>0.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>88.77</v>
       </c>
       <c r="S8" s="4">
         <v>33</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.73</v>
+        <v>0.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>39.17</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>4.82</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>4.68</v>
+        <v>16.79</v>
       </c>
       <c r="Q11" s="4">
+        <v>14.95</v>
+      </c>
+      <c r="R11" s="4">
+        <v>89.05</v>
+      </c>
+      <c r="S11" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.74</v>
+        <v>45.81</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>45.75</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>19.6</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
@@ -1476,54 +1476,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>108.35</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>62.87</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>58.02</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>