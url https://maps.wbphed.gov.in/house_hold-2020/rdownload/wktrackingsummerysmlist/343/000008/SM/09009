--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 17 (seventeen) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Ramchandrakhali Water Supply Scheme inclu</t>
   </si>
   <si>
     <t>SM/09009</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Laying Distribution system for Ramchandrakhali W/S Scheme (Zone-I), Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000665/2022-2023</t>
+  </si>
+  <si>
+    <t>6170/AD</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>M/S R.K.ENTERPRISE (SALBAGAN)</t>
+  </si>
+  <si>
     <t>Inter connection and rising main for Tubewell No. 1, 2, 3 and 4 with supply of specials at Ramchandrakhali W/S Scheme (Zone-I), Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte. (2nd call)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000250/2023-2024</t>
   </si>
   <si>
     <t>1393/AD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>ARBINA ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S R.K.ENTERPRISE (SALBAGAN)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -721,57 +721,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>16.29</v>
+        <v>227.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>141.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>62.02</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -782,91 +782,91 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>227.75</v>
+        <v>16.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.84</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>244.04</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>155.55</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>63.74</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>