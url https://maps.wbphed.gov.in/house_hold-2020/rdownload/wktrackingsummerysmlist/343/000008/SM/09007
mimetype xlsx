--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,177 +89,177 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 14 (fourteen) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Tilkumar Water Supply Scheme including one</t>
   </si>
   <si>
     <t>SM/09007</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>RESISTIVITY SURVEY OF TUBE WELLS AT IRPALA W/S SCHEME, UNDER CMSD-I (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2021-2022</t>
+  </si>
+  <si>
+    <t>110/CMSD-I (D)</t>
+  </si>
+  <si>
+    <t>20/07/2021</t>
+  </si>
+  <si>
+    <t>27/07/2021</t>
+  </si>
+  <si>
+    <t>EARTH CARE PRODUCTS &amp; SERVICES</t>
+  </si>
+  <si>
+    <t>REPAIRING OF PTO AND OTHER FOR RIG MACHINE JOHN/DR/1500-III UNDER CMSD-I (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000251/2021-2022</t>
+  </si>
+  <si>
+    <t>214/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households for 14 (fourteen) nos. habitation in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Tilkumar Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/001151/2021-2022</t>
+  </si>
+  <si>
+    <t>5302/AD</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
     <t>HIRING OF DIESEL DRIVEN MOTOR CAB (BS-IV &amp; ABOVE) HAVING CONTRACT CARRIAGE PERMIT ALONG WITH DRIVER FOR THE OFFICE OF THE EXECUTIVE ENGINEER, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000061/2022-2023</t>
   </si>
   <si>
     <t>77/ S&amp;WSD</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>11/06/2022</t>
   </si>
   <si>
     <t>SUMAN KUMAR DEY</t>
   </si>
   <si>
+    <t>HIRING OF DIESEL DRIVEN MOTOR CAB (BS-IV &amp; ABOVE) HAVING CONTRACT CARRIAGE PERMIT ALONG WITH DRIVER FOR THE OFFICE OF THE ASSISTANT ENGINEER, STORE &amp; WORKSHOP SUB DIVISION, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2022-2023</t>
+  </si>
+  <si>
+    <t>99/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>NAGENDRA PATRA</t>
+  </si>
+  <si>
     <t>ADDITIONAL MOBILIZATION OF ALL MACHINERIES &amp; ACCESSORIES ETC. AND SEALING OF SEALING ZONE AT SITE FOR CONSTRUCTION OF TUBE WELL AT TILKUMAR W/S SCH (UNTREATED ZONE), BASANTI BLOCK UNDER SOUTH 24 PGS DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000218/2022-2023</t>
   </si>
   <si>
     <t>257/CMSD-I</t>
   </si>
   <si>
-    <t>23/06/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>26/06/2022</t>
   </si>
   <si>
-    <t>PADMA ENGINEERING &amp; CO.</t>
-[...34 lines deleted...]
-  <si>
     <t>PROVIDING DRILLING CREWS AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 350 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR TILKUMAR W/S SCHEME (UNTREATED ZONE), BASANTI BLOCK UNDER SOUTH 24 PGS DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000015/2022-2023</t>
   </si>
   <si>
     <t>52/CDD</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
     <t>08/05/2022</t>
-  </si>
-[...37 lines deleted...]
-    <t>NAGENDRA PATRA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000012/2021-2022</t>
   </si>
   <si>
     <t>5618/AD</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000396/2023-2024</t>
   </si>
   <si>
     <t>336/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
@@ -828,424 +828,424 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>0.9</v>
+        <v>0.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>0.92</v>
+        <v>4.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.52</v>
+        <v>213.56</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.52</v>
+        <v>0.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>41.31</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>16.79</v>
+        <v>0.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.2</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="P8" s="4">
-        <v>213.56</v>
+        <v>0.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="P9" s="4">
-        <v>0.87</v>
+        <v>16.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.3</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.16</v>
       </c>
       <c r="S9" s="4">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
@@ -1258,51 +1258,51 @@
         <v>22.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
@@ -1327,54 +1327,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>297.12</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>17.12</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>5.76</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>