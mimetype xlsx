--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,126 +89,126 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Retrofitting of ground water based Kanthalberia Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/08806</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Survey work for Augmentation of ground water based Kanthalberia Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte. Part-I</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/001840/2021-2022</t>
+  </si>
+  <si>
+    <t>679CSD</t>
+  </si>
+  <si>
+    <t>18/08/2021</t>
+  </si>
+  <si>
+    <t>02/09/2021</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Design and DPR preparation for Augmentation of ground water based Kanthalberia Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte. Part-II</t>
+  </si>
+  <si>
+    <t>ORD/001841/2021-2022</t>
+  </si>
+  <si>
+    <t>680/CSD</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter for retrofitting of Kanthalberia W/S Scheme, Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000815/2022-2023</t>
+  </si>
+  <si>
+    <t>6810/AD</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>HARIDAS DUTTA</t>
+  </si>
+  <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site for Retrofitting of Kanthalberia W/S Scheme, Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000818/2022-2023</t>
   </si>
   <si>
     <t>6813/AD</t>
   </si>
   <si>
-    <t>16/11/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S BHUNIA ENTERPRISE</t>
   </si>
   <si>
-    <t>Survey work for Augmentation of ground water based Kanthalberia Water Supply Scheme to accommodate FHTC in Basanti Block of South 24 Parganas District under Alipore Division, PHE Dte. Part-I</t>
-[...25 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000037/2021-2022</t>
   </si>
   <si>
     <t>7033/AD</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...10 lines deleted...]
-    <t>HARIDAS DUTTA</t>
   </si>
   <si>
     <t>RTOR000391/2023-2024</t>
   </si>
   <si>
     <t>332/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,403 +747,403 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>7.18</v>
+        <v>1.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.49</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>1.99</v>
+        <v>3.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.19</v>
+        <v>19.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>194.4</v>
+        <v>7.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>19.49</v>
+        <v>194.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
         <v>13.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>239.45</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>5.03</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>